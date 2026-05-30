--- v0 (2025-10-16)
+++ v1 (2026-05-30)
@@ -1,45 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
-  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w14:paraId="6CF30D3E" w14:textId="77777777" w:rsidR="001D19A1" w:rsidRPr="005679F2" w:rsidRDefault="001D19A1" w:rsidP="00BB07A3">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="005679F2">
         <w:t>Иван Иванович Иванов</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="434FEC6C" w14:textId="77777777" w:rsidR="001D19A1" w:rsidRDefault="001D19A1" w:rsidP="00BB07A3">
       <w:pPr>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t>Ученая степень, ученое звание, должность.</w:t>
@@ -116,110 +114,128 @@
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>****</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BE98C3B" w14:textId="77777777" w:rsidR="001D19A1" w:rsidRPr="00FF3F96" w:rsidRDefault="001D19A1" w:rsidP="00BB07A3">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF3F96">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Scopus </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Author</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF3F96">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">ID: </w:t>
+        <w:t>ID</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF3F96">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>***********</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69B57598" w14:textId="77777777" w:rsidR="003E29CC" w:rsidRPr="00DB7BF6" w:rsidRDefault="003E29CC" w:rsidP="00BB07A3">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>ResearcherID: *-****-****</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ResearcherID</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>: *-****-****</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="716D30F7" w14:textId="77777777" w:rsidR="001D19A1" w:rsidRPr="00FF3F96" w:rsidRDefault="001D19A1" w:rsidP="00BB07A3">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF3F96">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">ORCID: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>****-****-****-****</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04FC7164" w14:textId="77777777" w:rsidR="001D19A1" w:rsidRPr="00FF3F96" w:rsidRDefault="001D19A1" w:rsidP="00BB07A3">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="6396ADF7" w14:textId="77777777" w:rsidR="001D19A1" w:rsidRPr="005679F2" w:rsidRDefault="001D19A1" w:rsidP="00BB07A3">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005679F2">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ivan I</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="005679F2">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -279,51 +295,79 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="00C77314">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>egal address of the organization</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (for example: 48</w:t>
       </w:r>
       <w:r w:rsidRPr="004E2056">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Moika Emb., Sa</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004E2056">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Moika</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004E2056">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004E2056">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Emb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004E2056">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>., Sa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>int</w:t>
       </w:r>
       <w:r w:rsidR="004546B0">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Petersburg 191186, Russia).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44B4C1D1" w14:textId="77777777" w:rsidR="001D19A1" w:rsidRDefault="001D19A1" w:rsidP="00BB07A3">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
@@ -916,52 +960,62 @@
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC679A">
         <w:rPr>
           <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
           <w:i/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Materials and Methods:</w:t>
       </w:r>
       <w:r w:rsidRPr="005A62BF">
         <w:rPr>
           <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> state research subject and outline research programme</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> state research subject and outline research </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A62BF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00BB07A3" w:rsidRPr="00AC679A">
         <w:rPr>
           <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="409F81A1" w14:textId="77777777" w:rsidR="005A62BF" w:rsidRPr="00BB07A3" w:rsidRDefault="005A62BF" w:rsidP="00AC679A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC679A">
         <w:rPr>
           <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
           <w:i/>
@@ -1425,51 +1479,51 @@
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77559369" w14:textId="77777777" w:rsidR="005A62BF" w:rsidRPr="00273C89" w:rsidRDefault="005A62BF" w:rsidP="009E0685">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00273C89">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Conflict of Interest</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A62BF" w:rsidRPr="00762C40" w14:paraId="6A4E2204" w14:textId="77777777" w:rsidTr="006A0BA7">
+      <w:tr w:rsidR="005A62BF" w:rsidRPr="008B07C2" w14:paraId="6A4E2204" w14:textId="77777777" w:rsidTr="006A0BA7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4785" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43F08D40" w14:textId="77777777" w:rsidR="005A62BF" w:rsidRPr="00273C89" w:rsidRDefault="005A62BF" w:rsidP="003E34AF">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00273C89">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">(Обязательный раздел. </w:t>
             </w:r>
             <w:r w:rsidR="003E34AF" w:rsidRPr="00273C89">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Если конфликт интересов существует и может влиять на изложение результатов, необходимо сообщить о нем в этом разделе.</w:t>
@@ -1527,94 +1581,126 @@
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00273C89">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ы</w:t>
             </w:r>
             <w:r w:rsidR="009E0685">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00273C89">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> заявля</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00273C89">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>заявля</w:t>
             </w:r>
             <w:r w:rsidR="009E0685">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>е(</w:t>
+              <w:t>е</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="009E0685">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00273C89">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ю</w:t>
             </w:r>
             <w:r w:rsidR="009E0685">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00273C89">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>т об отсутствии потенциального или явного конфликта интересов»</w:t>
             </w:r>
             <w:r w:rsidR="003E34AF">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">; «… (автор) является руководителем …»; «При  </w:t>
-            </w:r>
+              <w:t>; «… (автор) является руководителем …»; «</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="003E34AF">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t xml:space="preserve">При  </w:t>
+            </w:r>
+            <w:r w:rsidR="003E34AF">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>написании статьи использованные материалы, полученные в исследовании, которое осуществлялось при финансовой поддержке…»</w:t>
+              <w:t>написании</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="003E34AF">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи использованные материалы, полученные в исследовании, которое осуществлялось при финансовой поддержке…»</w:t>
             </w:r>
             <w:r w:rsidRPr="00273C89">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>. )</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E67AC69" w14:textId="743ECB9F" w:rsidR="005A62BF" w:rsidRPr="00273C89" w:rsidRDefault="005A62BF" w:rsidP="006A0BA7">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00273C89">
               <w:rPr>
@@ -1774,51 +1860,51 @@
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Ethics</w:t>
             </w:r>
             <w:r w:rsidRPr="00273C89">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00273C89">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Approval</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A62BF" w:rsidRPr="00762C40" w14:paraId="416008FB" w14:textId="77777777" w:rsidTr="006A0BA7">
+      <w:tr w:rsidR="005A62BF" w:rsidRPr="008B07C2" w14:paraId="416008FB" w14:textId="77777777" w:rsidTr="006A0BA7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4785" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E3F5085" w14:textId="77777777" w:rsidR="005A62BF" w:rsidRPr="003E34AF" w:rsidRDefault="005A62BF" w:rsidP="00B615DC">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00273C89">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(Раздел обязателен в статьях, описывающих исследования с участием животных или людей.</w:t>
             </w:r>
             <w:r w:rsidR="00386F1B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Рекомендуем</w:t>
@@ -1908,58 +1994,74 @@
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00386F1B" w:rsidRPr="00386F1B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ы</w:t>
             </w:r>
             <w:r w:rsidR="00386F1B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00386F1B" w:rsidRPr="00386F1B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> сообща</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00386F1B" w:rsidRPr="00386F1B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>сообща</w:t>
             </w:r>
             <w:r w:rsidR="00386F1B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>е(</w:t>
+              <w:t>е</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00386F1B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00386F1B" w:rsidRPr="00386F1B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ю</w:t>
             </w:r>
             <w:r w:rsidR="00386F1B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00386F1B" w:rsidRPr="00386F1B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>т, что при проведении исследования соблюдены этические принципы, предусмотренные для исследований с участием людей и животных</w:t>
             </w:r>
             <w:r w:rsidR="00386F1B">
               <w:rPr>
                 <w:sz w:val="24"/>
@@ -2020,51 +2122,69 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009B4D3F">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Recommended language</w:t>
             </w:r>
             <w:r w:rsidR="009B4D3F" w:rsidRPr="00273C89">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="009B4D3F">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>“The research programme and its protocol were approved by the Ethics Committee (</w:t>
+              <w:t xml:space="preserve">“The research </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="009B4D3F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>programme</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="009B4D3F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and its protocol were approved by the Ethics Committee (</w:t>
             </w:r>
             <w:r w:rsidR="009B4D3F" w:rsidRPr="004E2FA3">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>title of the organization, ethics committee details</w:t>
             </w:r>
             <w:r w:rsidR="009B4D3F">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">), Decision No … dated…”; </w:t>
             </w:r>
             <w:r w:rsidR="009B4D3F" w:rsidRPr="00273C89">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -2193,99 +2313,101 @@
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Author</w:t>
             </w:r>
             <w:r w:rsidRPr="00273C89">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00273C89">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Contributions</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A62BF" w:rsidRPr="00762C40" w14:paraId="0EAF12CC" w14:textId="77777777" w:rsidTr="006A0BA7">
+      <w:tr w:rsidR="005A62BF" w:rsidRPr="008B07C2" w14:paraId="0EAF12CC" w14:textId="77777777" w:rsidTr="006A0BA7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4785" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33D4233A" w14:textId="77777777" w:rsidR="005A62BF" w:rsidRPr="00273C89" w:rsidRDefault="005A62BF" w:rsidP="00BB07A3">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00273C89">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="009E0685">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Обязательный раздел для статей, представленных несколькими авторами. </w:t>
             </w:r>
             <w:r w:rsidRPr="00273C89">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>В разделе указывается непосредственный вклад каждого из авторов в подготовку публикации.</w:t>
             </w:r>
             <w:r w:rsidR="00BB07A3">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Рекомендуем использовать формулировки </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00BB07A3">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>CRediT</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="009E0685">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00273C89">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6C583325" w14:textId="44D1121F" w:rsidR="005A62BF" w:rsidRPr="00273C89" w:rsidRDefault="005A62BF" w:rsidP="00BB07A3">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
@@ -2375,58 +2497,60 @@
             </w:r>
             <w:r w:rsidR="000B502A">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>The a</w:t>
             </w:r>
             <w:r w:rsidR="002820CA">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>uthors are advised to use terms and definitions developed</w:t>
             </w:r>
             <w:r w:rsidR="000B502A">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> by </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="000B502A" w:rsidRPr="00B41FE0">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>CRediT</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00E94362">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00273C89">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6D70D56D" w14:textId="77777777" w:rsidR="002F2DDC" w:rsidRPr="00BA0E42" w:rsidRDefault="002F2DDC" w:rsidP="002F2DDC">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
@@ -2457,51 +2581,67 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC679A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Заявление о доступности данных</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D70E959" w14:textId="77777777" w:rsidR="002F2DDC" w:rsidRPr="00BA0E42" w:rsidRDefault="002F2DDC" w:rsidP="00AC679A">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC679A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Раздел обязателен для статей, включающих описание первичных или вторичных эмпирических данных.  Указываются сведения о том, где размещены данные, послужившие основой для написания статьи, и каким образом читатели могут ознакомиться с ними . Рекомендуемые формулировки: «Данные недоступны по этическим/ юридическим/ коммерческим причинам», «Данные доступны по запросу, адресованному автору-корреспонденту» </w:t>
+        <w:t xml:space="preserve">(Раздел обязателен для статей, включающих описание первичных или вторичных эмпирических данных.  Указываются сведения о том, где размещены данные, послужившие основой для написания статьи, и каким образом читатели могут ознакомиться с </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AC679A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ними .</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AC679A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Рекомендуемые формулировки: «Данные недоступны по этическим/ юридическим/ коммерческим причинам», «Данные доступны по запросу, адресованному автору-корреспонденту» </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC679A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">или «Данные находятся в открытом доступе. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA0E42">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>URL: …».)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FB4C117" w14:textId="77777777" w:rsidR="002F2DDC" w:rsidRDefault="002F2DDC" w:rsidP="00AC679A">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
@@ -2631,52 +2771,50 @@
       </w:r>
       <w:r w:rsidR="00B5416E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">“The data are open-access and available at </w:t>
       </w:r>
       <w:r w:rsidR="00B5416E" w:rsidRPr="00BA0E42">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>URL: …</w:t>
       </w:r>
       <w:r w:rsidR="00B5416E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>”)</w:t>
       </w:r>
-      <w:commentRangeStart w:id="2"/>
-      <w:commentRangeEnd w:id="2"/>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="4123712D" w14:textId="77777777" w:rsidR="00944E04" w:rsidRPr="00BA0E42" w:rsidRDefault="00944E04" w:rsidP="002F2DDC">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A9FCF1E" w14:textId="77777777" w:rsidR="002F2DDC" w:rsidRPr="00BA0E42" w:rsidRDefault="002F2DDC" w:rsidP="005A62BF">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:sectPr w:rsidR="002F2DDC" w:rsidRPr="00BA0E42" w:rsidSect="00AC679A">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="495" w:gutter="0"/>
           <w:cols w:num="2" w:space="287"/>
           <w:docGrid w:linePitch="360"/>
@@ -2738,51 +2876,51 @@
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="37D27026" w14:textId="77777777" w:rsidR="005A62BF" w:rsidRPr="00273C89" w:rsidRDefault="005A62BF" w:rsidP="006A0BA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00273C89">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Acknowledgements</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A62BF" w:rsidRPr="00762C40" w14:paraId="10865064" w14:textId="77777777" w:rsidTr="006A0BA7">
+      <w:tr w:rsidR="005A62BF" w:rsidRPr="008B07C2" w14:paraId="10865064" w14:textId="77777777" w:rsidTr="006A0BA7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4785" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71AD6346" w14:textId="77777777" w:rsidR="005A62BF" w:rsidRPr="00273C89" w:rsidRDefault="005A62BF" w:rsidP="006A0BA7">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00273C89">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(Указываются сведения о вкладе лиц, не принимавших непосредственного участия в написании статьи.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
           </w:tcPr>
@@ -2861,51 +2999,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3FCF416B" w14:textId="77777777" w:rsidR="005A62BF" w:rsidRPr="00273C89" w:rsidRDefault="005A62BF" w:rsidP="006A0BA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00273C89">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Funding</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A62BF" w:rsidRPr="00762C40" w14:paraId="2B2D6EF3" w14:textId="77777777" w:rsidTr="006A0BA7">
+      <w:tr w:rsidR="005A62BF" w:rsidRPr="008B07C2" w14:paraId="2B2D6EF3" w14:textId="77777777" w:rsidTr="006A0BA7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4785" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="56A1E08D" w14:textId="77777777" w:rsidR="005A62BF" w:rsidRPr="00273C89" w:rsidRDefault="005A62BF" w:rsidP="006A0BA7">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00273C89">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>(Обязательный раздел. Включает сведения о финансовой поддержке исследований или ее отсутствии. Рекомендуемая формулировка при</w:t>
             </w:r>
             <w:r w:rsidR="003E34AF">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -3732,219 +3870,237 @@
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="185C278F" w14:textId="77777777" w:rsidR="001D19A1" w:rsidRPr="005C741A" w:rsidRDefault="001D19A1" w:rsidP="001D19A1">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22665CB0" w14:textId="77777777" w:rsidR="001D19A1" w:rsidRPr="005C741A" w:rsidRDefault="001D19A1" w:rsidP="001D19A1">
       <w:pPr>
         <w:pStyle w:val="afd"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3804">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>References</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BFE8735" w14:textId="77777777" w:rsidR="001D19A1" w:rsidRPr="00D33A05" w:rsidRDefault="001D19A1" w:rsidP="001D19A1">
+    <w:p w14:paraId="4BFE8735" w14:textId="7A236A58" w:rsidR="001D19A1" w:rsidRPr="00D33A05" w:rsidRDefault="001D19A1" w:rsidP="001D19A1">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D33A05">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Avtor, A. A. (2015</w:t>
+        <w:t>Avtor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D33A05">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, A. A. (2015</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00D33A05">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">) </w:t>
-[...14 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">) Title of an article. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00536459">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Nazvanie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00536459">
+        <w:rPr>
+          <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D33A05">
-[...4 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00536459">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nazvanie zhurnala </w:t>
+        <w:t>zhurnala</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00536459">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003E34AF" w:rsidRPr="00AC679A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ИЛИ</w:t>
       </w:r>
       <w:r w:rsidR="003E34AF" w:rsidRPr="00536459">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00536459">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Title of a Journal</w:t>
       </w:r>
       <w:r w:rsidRPr="00536459">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, vol. 1, no. 1, pp. 20–25. </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="00BB60CD" w:rsidRPr="00A91CB2">
           <w:rPr>
             <w:rStyle w:val="aff4"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.0000/00000000000000</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00BB60CD" w:rsidRPr="00D33A05">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D33A05">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(In Russian)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E95C9BA" w14:textId="77777777" w:rsidR="001D19A1" w:rsidRPr="00D33A05" w:rsidRDefault="001D19A1" w:rsidP="001D19A1">
+    <w:p w14:paraId="7E95C9BA" w14:textId="780EF06C" w:rsidR="001D19A1" w:rsidRPr="00D33A05" w:rsidRDefault="001D19A1" w:rsidP="001D19A1">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D33A05">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Avtor, A. A. (2015</w:t>
+        <w:t>Avtor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D33A05">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, A. A. (2015</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00D33A05">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">) </w:t>
-[...14 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">) Title of an article. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D33A05">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Nazvanie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D33A05">
+        <w:rPr>
+          <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D33A05">
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-      </w:r>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>zhurnala</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D33A05">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nazvanie zhurnala </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003E34AF" w:rsidRPr="00DD24D9">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ИЛИ</w:t>
       </w:r>
       <w:r w:rsidRPr="00D33A05">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Title of a Journal</w:t>
       </w:r>
       <w:r w:rsidRPr="00D33A05">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, vol. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>2</w:t>
@@ -3991,233 +4147,278 @@
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="00BB60CD" w:rsidRPr="00A91CB2">
           <w:rPr>
             <w:rStyle w:val="aff4"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.0000/00000000000000</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00BB60CD" w:rsidRPr="00D33A05">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D33A05">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(In Russian)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5368DDBA" w14:textId="77777777" w:rsidR="001D19A1" w:rsidRPr="00D33A05" w:rsidRDefault="001D19A1" w:rsidP="001D19A1">
+    <w:p w14:paraId="5368DDBA" w14:textId="2099EBAE" w:rsidR="001D19A1" w:rsidRPr="00D33A05" w:rsidRDefault="001D19A1" w:rsidP="001D19A1">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D33A05">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Avtor, </w:t>
+        <w:t>Avtor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D33A05">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00D33A05">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00D33A05">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">., et al. </w:t>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00854192" w:rsidRPr="00D33A05">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Avtor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007700D4">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, V. V., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007700D4" w:rsidRPr="00D33A05">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Avtor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007700D4">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, G. G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D33A05">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">et al. </w:t>
       </w:r>
       <w:r w:rsidRPr="00536459">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(2016) </w:t>
       </w:r>
       <w:r w:rsidRPr="00536459">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Nazvanie knigi [Title of a</w:t>
+        <w:t>Title of a</w:t>
       </w:r>
       <w:r w:rsidR="00BB60CD" w:rsidRPr="00BB60CD">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00536459">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">book]. </w:t>
+        <w:t xml:space="preserve">book. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D33A05">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00D33A05">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>nd</w:t>
       </w:r>
       <w:r w:rsidRPr="00D33A05">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ed. Moscow: Nauka Publ., 300 p. (In Russian)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="790F1DD4" w14:textId="77777777" w:rsidR="001D19A1" w:rsidRPr="00D33A05" w:rsidRDefault="001D19A1" w:rsidP="001D19A1">
+        <w:t xml:space="preserve"> ed. Moscow: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D33A05">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Nauka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D33A05">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Publ., 300 p. (In Russian)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="790F1DD4" w14:textId="3BB9DE97" w:rsidR="001D19A1" w:rsidRPr="00D33A05" w:rsidRDefault="001D19A1" w:rsidP="001D19A1">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D33A05">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Avtor, </w:t>
+        <w:t>Avtor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D33A05">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>D. D</w:t>
       </w:r>
       <w:r w:rsidRPr="00D33A05">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. (2017) </w:t>
       </w:r>
       <w:r w:rsidR="003E34AF" w:rsidRPr="003E34AF">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Title of an article </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> Nazvanie stat’i [Title of an article]</w:t>
+        <w:t>Title of an article</w:t>
       </w:r>
       <w:r w:rsidRPr="00D33A05">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB60CD">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve">In: A. A. Redaktor, B. Redaktor, V. V. Redaktor, G. Redaktor (eds.). </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003E34AF" w:rsidRPr="00AC679A">
+        <w:t>In: A. A. Redaktor, B. Redaktor, V. V. Redaktor, G. Redaktor (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BB60CD">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>eds</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BB60CD">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D33A05">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Nazvanie</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003E34AF" w:rsidRPr="003E34AF">
+        <w:t>Title of proceeding collectio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536459">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> knigi</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">n: Proceedings of the 10th International scientific and practical conference (11–12 May, 2017)]. </w:t>
+        <w:t xml:space="preserve">n: Proceedings of the 10th International scientific and practical conference (11–12 May, 2017). </w:t>
       </w:r>
       <w:r w:rsidRPr="00D33A05">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Saint Petersburg: Saint Petersburg State University, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>pp. 51–75</w:t>
       </w:r>
       <w:r w:rsidRPr="00D33A05">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>. (In Russian)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53F8587B" w14:textId="77777777" w:rsidR="001D19A1" w:rsidRPr="00536459" w:rsidRDefault="001D19A1" w:rsidP="001D19A1">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -4307,136 +4508,138 @@
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00536459">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">[Online]. Available at: </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="00BB60CD" w:rsidRPr="00B853B0">
           <w:rPr>
             <w:rStyle w:val="aff4"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.sciencedirect.com/journal/acta-psychologica/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00536459">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>... (accessed 05.05.2020). (In English)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79675A4B" w14:textId="77777777" w:rsidR="001D19A1" w:rsidRPr="00536459" w:rsidRDefault="001D19A1" w:rsidP="001D19A1">
+    <w:p w14:paraId="79675A4B" w14:textId="7A6C64CD" w:rsidR="001D19A1" w:rsidRPr="00536459" w:rsidRDefault="001D19A1" w:rsidP="001D19A1">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00536459">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Editor, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00536459">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00536459">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. (ed.). (2018) </w:t>
       </w:r>
       <w:r w:rsidRPr="00536459">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Nazvanie sbornika [Title of collection].</w:t>
+        <w:t>Title of collection.</w:t>
       </w:r>
       <w:r w:rsidRPr="00536459">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Saint Petersburg: Herzen State Pedagogical University Publ., 300 p. (In Russian)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CFFF9DE" w14:textId="77777777" w:rsidR="002B196B" w:rsidRPr="001D19A1" w:rsidRDefault="002B196B" w:rsidP="002B196B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53216E9F" w14:textId="77777777" w:rsidR="002B196B" w:rsidRPr="001D19A1" w:rsidRDefault="002B196B" w:rsidP="002B196B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="449DB3B6" w14:textId="77777777" w:rsidR="004546B0" w:rsidRPr="002678B1" w:rsidRDefault="004546B0" w:rsidP="004546B0">
       <w:pPr>
         <w:pStyle w:val="af7"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000A2999">
         <w:t>Табл</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2999">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00B7000B">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2999">
         <w:t>Название</w:t>
       </w:r>
       <w:r w:rsidRPr="00B13FBF">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4453,51 +4656,50 @@
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3114"/>
         <w:gridCol w:w="3115"/>
         <w:gridCol w:w="3116"/>
       </w:tblGrid>
       <w:tr w:rsidR="004546B0" w:rsidRPr="00B7000B" w14:paraId="532EB5C2" w14:textId="77777777" w:rsidTr="002B35BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3190" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="710420CF" w14:textId="77777777" w:rsidR="004546B0" w:rsidRPr="00B7000B" w:rsidRDefault="004546B0" w:rsidP="002B35BD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0047740A">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Столбец</w:t>
             </w:r>
             <w:r w:rsidRPr="00B7000B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3190" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="466BA148" w14:textId="77777777" w:rsidR="004546B0" w:rsidRPr="00B7000B" w:rsidRDefault="004546B0" w:rsidP="002B35BD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0047740A">
@@ -4928,282 +5130,760 @@
       <w:r w:rsidRPr="002678B1">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E93DFB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="002678B1">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E93DFB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>figure</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08499DEB" w14:textId="77777777" w:rsidR="00F95A8E" w:rsidRPr="00AC679A" w:rsidRDefault="00F95A8E" w:rsidP="00A070A8">
+    <w:p w14:paraId="08499DEB" w14:textId="77777777" w:rsidR="00F95A8E" w:rsidRPr="00854192" w:rsidRDefault="00F95A8E" w:rsidP="00A070A8">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00F95A8E" w:rsidRPr="00AC679A" w:rsidSect="002F2DDC">
+    <w:p w14:paraId="3E76FC63" w14:textId="77777777" w:rsidR="00BA20FC" w:rsidRPr="00854192" w:rsidRDefault="00BA20FC" w:rsidP="00BA20FC">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00446408">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Сведения</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00854192">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00446408">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>об</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00854192">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00446408">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>автор</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A236446" w14:textId="6D7E1DDD" w:rsidR="00BA20FC" w:rsidRPr="00881921" w:rsidRDefault="00BA20FC" w:rsidP="00BA20FC">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00881921">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Иван Иванович Иванов, Ученая степень, ученое звание, должность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29265426" w14:textId="1A4C89D2" w:rsidR="00BA20FC" w:rsidRPr="00881921" w:rsidRDefault="00BA20FC" w:rsidP="00BA20FC">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00881921">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Название</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00881921">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00881921">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>организации</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="300E7E85" w14:textId="6CD0BAEE" w:rsidR="00BA20FC" w:rsidRPr="00BA20FC" w:rsidRDefault="00BA20FC" w:rsidP="00BA20FC">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF3F96">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>SPIN-</w:t>
+      </w:r>
+      <w:r>
+        <w:t>код</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF3F96">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>****</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF3F96">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>****</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA20FC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF3F96">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Scopus </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Author</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF3F96">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ID</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF3F96">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>***********</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA20FC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ResearcherID</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>: *-****-****</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA20FC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF3F96">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ORCID: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>****-****-****-****</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA20FC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00881921">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA20FC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>mail</w:t>
+      </w:r>
+      <w:r w:rsidR="00881921">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA20FC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15D20CD7" w14:textId="37188CE2" w:rsidR="00BA20FC" w:rsidRPr="00BA20FC" w:rsidRDefault="00BA20FC" w:rsidP="00BA20FC">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E3AAA24" w14:textId="77777777" w:rsidR="00BA20FC" w:rsidRPr="00FF3F96" w:rsidRDefault="00BA20FC" w:rsidP="00BA20FC">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00446408">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Author</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29685E34" w14:textId="0FE1893D" w:rsidR="00BA20FC" w:rsidRPr="00BA20FC" w:rsidRDefault="00BA20FC" w:rsidP="00BA20FC">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA20FC">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ivan I. Ivanov,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA20FC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA20FC">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Academic degree, academic title, position.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23F2C4D0" w14:textId="5A5A9837" w:rsidR="00BA20FC" w:rsidRPr="00881921" w:rsidRDefault="00BA20FC" w:rsidP="00BA20FC">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Full </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C77314">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>name of organization</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AC5E33A" w14:textId="29F1B2E1" w:rsidR="00BA20FC" w:rsidRPr="00BA20FC" w:rsidRDefault="00BA20FC" w:rsidP="00BA20FC">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF3F96">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SPIN: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>****</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF3F96">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>****</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA20FC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF3F96">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Scopus </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Author</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF3F96">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ID</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF3F96">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>***********</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA20FC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ResearcherID</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>: *-****-****</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64AAE642" w14:textId="1B382514" w:rsidR="00BA20FC" w:rsidRPr="00BA20FC" w:rsidRDefault="00BA20FC" w:rsidP="00BA20FC">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF3F96">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ORCID: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>****-****-****-****</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA20FC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00881921">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA20FC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>mail</w:t>
+      </w:r>
+      <w:r w:rsidR="00881921">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66056A2F" w14:textId="77777777" w:rsidR="00BA20FC" w:rsidRPr="00BA20FC" w:rsidRDefault="00BA20FC" w:rsidP="00BA20FC">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00BA20FC" w:rsidRPr="00BA20FC" w:rsidSect="002F2DDC">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="495" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5B9AC3F8" w14:textId="77777777" w:rsidR="005B269B" w:rsidRDefault="005B269B" w:rsidP="00837A3C">
+    <w:p w14:paraId="2798534A" w14:textId="77777777" w:rsidR="008D210E" w:rsidRDefault="008D210E" w:rsidP="00837A3C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1598255E" w14:textId="77777777" w:rsidR="005B269B" w:rsidRDefault="005B269B" w:rsidP="00837A3C">
+    <w:p w14:paraId="7763DC82" w14:textId="77777777" w:rsidR="008D210E" w:rsidRDefault="008D210E" w:rsidP="00837A3C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:id w:val="-840244675"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="5A3971C4" w14:textId="2CE0E8EA" w:rsidR="0047740A" w:rsidRPr="0047740A" w:rsidRDefault="0047740A">
+      <w:p w14:paraId="5A3971C4" w14:textId="6CA57F96" w:rsidR="0047740A" w:rsidRPr="0047740A" w:rsidRDefault="0047740A">
         <w:pPr>
           <w:pStyle w:val="afb"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="0047740A">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="0047740A">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="0047740A">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00762C40">
+        <w:r w:rsidR="008B07C2">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidRPr="0047740A">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="68CE4BCF" w14:textId="77777777" w:rsidR="0047740A" w:rsidRPr="0047740A" w:rsidRDefault="0047740A">
     <w:pPr>
       <w:pStyle w:val="afb"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="47FF3C19" w14:textId="77777777" w:rsidR="005B269B" w:rsidRDefault="005B269B" w:rsidP="00837A3C">
+    <w:p w14:paraId="4B42B87D" w14:textId="77777777" w:rsidR="008D210E" w:rsidRDefault="008D210E" w:rsidP="00837A3C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1FB077F9" w14:textId="77777777" w:rsidR="005B269B" w:rsidRDefault="005B269B" w:rsidP="00837A3C">
+    <w:p w14:paraId="456F72DD" w14:textId="77777777" w:rsidR="008D210E" w:rsidRDefault="008D210E" w:rsidP="00837A3C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="45F2516E" w14:textId="77777777" w:rsidR="00BB07A3" w:rsidRDefault="00BB07A3">
       <w:pPr>
         <w:pStyle w:val="a7"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="a9"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E93DFB">
         <w:t>Текст сноски.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01FD03CC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B86CAD48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
@@ -6005,155 +6685,164 @@
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
-  <w:doNotDisplayPageBoundaries/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BB07A3"/>
+    <w:rsid w:val="00024C8F"/>
     <w:rsid w:val="00034FF2"/>
     <w:rsid w:val="00036DA3"/>
     <w:rsid w:val="000A2999"/>
     <w:rsid w:val="000B502A"/>
     <w:rsid w:val="00100A32"/>
     <w:rsid w:val="00135CB4"/>
     <w:rsid w:val="00153135"/>
     <w:rsid w:val="001A6C93"/>
     <w:rsid w:val="001B71A0"/>
     <w:rsid w:val="001D13A5"/>
     <w:rsid w:val="001D19A1"/>
     <w:rsid w:val="002820CA"/>
     <w:rsid w:val="002A1F2C"/>
     <w:rsid w:val="002B08F1"/>
     <w:rsid w:val="002B196B"/>
     <w:rsid w:val="002F2DDC"/>
     <w:rsid w:val="00367CF8"/>
     <w:rsid w:val="00383615"/>
     <w:rsid w:val="00386F1B"/>
     <w:rsid w:val="003D7F8A"/>
     <w:rsid w:val="003E29CC"/>
     <w:rsid w:val="003E34AF"/>
     <w:rsid w:val="003E3804"/>
     <w:rsid w:val="004541F5"/>
     <w:rsid w:val="00454415"/>
     <w:rsid w:val="004546B0"/>
     <w:rsid w:val="0047740A"/>
     <w:rsid w:val="004E2056"/>
     <w:rsid w:val="004F0F70"/>
     <w:rsid w:val="005679F2"/>
     <w:rsid w:val="0059725F"/>
     <w:rsid w:val="005A62BF"/>
     <w:rsid w:val="005B269B"/>
+    <w:rsid w:val="005D0747"/>
     <w:rsid w:val="0060382C"/>
     <w:rsid w:val="00612354"/>
     <w:rsid w:val="0062757F"/>
     <w:rsid w:val="006A41B7"/>
     <w:rsid w:val="006A5525"/>
     <w:rsid w:val="006F4ED3"/>
     <w:rsid w:val="006F5EB7"/>
     <w:rsid w:val="0073457F"/>
     <w:rsid w:val="00743D73"/>
     <w:rsid w:val="00762C40"/>
+    <w:rsid w:val="007700D4"/>
     <w:rsid w:val="007B2643"/>
     <w:rsid w:val="007C45B1"/>
     <w:rsid w:val="007E3DED"/>
     <w:rsid w:val="00837A3C"/>
     <w:rsid w:val="00842156"/>
+    <w:rsid w:val="00854192"/>
+    <w:rsid w:val="00881921"/>
     <w:rsid w:val="008874F9"/>
     <w:rsid w:val="008A3E11"/>
+    <w:rsid w:val="008B07C2"/>
     <w:rsid w:val="008C797C"/>
+    <w:rsid w:val="008D210E"/>
     <w:rsid w:val="008E2FBB"/>
     <w:rsid w:val="009116B4"/>
     <w:rsid w:val="0093780A"/>
     <w:rsid w:val="00944E04"/>
     <w:rsid w:val="00961DED"/>
     <w:rsid w:val="0096433C"/>
     <w:rsid w:val="00966F64"/>
     <w:rsid w:val="009742F9"/>
     <w:rsid w:val="009B095E"/>
     <w:rsid w:val="009B0AA4"/>
     <w:rsid w:val="009B4D3F"/>
     <w:rsid w:val="009E0685"/>
     <w:rsid w:val="009F7D22"/>
     <w:rsid w:val="00A031A4"/>
     <w:rsid w:val="00A070A8"/>
     <w:rsid w:val="00A126BC"/>
     <w:rsid w:val="00A80776"/>
     <w:rsid w:val="00A91CB2"/>
     <w:rsid w:val="00AB2B1B"/>
     <w:rsid w:val="00AB3457"/>
     <w:rsid w:val="00AC679A"/>
     <w:rsid w:val="00B20D13"/>
     <w:rsid w:val="00B41FE0"/>
     <w:rsid w:val="00B5416E"/>
     <w:rsid w:val="00B615DC"/>
     <w:rsid w:val="00BA0E42"/>
+    <w:rsid w:val="00BA20FC"/>
     <w:rsid w:val="00BB07A3"/>
     <w:rsid w:val="00BB60CD"/>
     <w:rsid w:val="00C52658"/>
     <w:rsid w:val="00C77314"/>
     <w:rsid w:val="00D16F3E"/>
     <w:rsid w:val="00D515DA"/>
     <w:rsid w:val="00DD0F45"/>
+    <w:rsid w:val="00DF6D4A"/>
     <w:rsid w:val="00E10ADD"/>
     <w:rsid w:val="00E76404"/>
     <w:rsid w:val="00E935B1"/>
     <w:rsid w:val="00E93DFB"/>
     <w:rsid w:val="00E94362"/>
     <w:rsid w:val="00EA4C7A"/>
     <w:rsid w:val="00EB7800"/>
     <w:rsid w:val="00EC6856"/>
     <w:rsid w:val="00EF006E"/>
     <w:rsid w:val="00F42D95"/>
     <w:rsid w:val="00F70579"/>
     <w:rsid w:val="00F750A2"/>
     <w:rsid w:val="00F95A8E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -7296,52 +7985,52 @@
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="aff8">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002F2DDC"/>
     <w:pPr>
       <w:suppressAutoHyphens w:val="0"/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="13">
+    <w:name w:val="Неразрешенное упоминание1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007C45B1"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="547766721">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7387,55 +8076,55 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2079672790">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psychinedu.ru/index.php/main/about/submissions" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.0000/00000000000000" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/journal/acta-psychologica/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId20" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.0000/00000000000000" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/journal/acta-psychologica/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.0000/00000000000000" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.0000/00000000000000" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psychinedu.ru/index.php/main/about/submissions" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.0000/00000000000000" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/journal/acta-psychologica/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.0000/00000000000000" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/journal/acta-psychologica/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.0000/00000000000000" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.0000/00000000000000" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\a-mik\Desktop\&#1064;&#1072;&#1073;&#1083;&#1086;&#1085;%20&#1086;&#1092;&#1086;&#1088;&#1084;&#1083;&#1077;&#1085;&#1080;&#1103;%20&#1089;&#1090;&#1072;&#1090;&#1100;&#1080;_&#1055;&#1074;&#1054;-&#1069;&#1084;&#1087;&#1048;-OTH.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\veras\Downloads\&#1064;&#1072;&#1073;&#1083;&#1086;&#1085;%20&#1086;&#1092;&#1086;&#1088;&#1084;&#1083;&#1077;&#1085;&#1080;&#1103;%20&#1089;&#1090;&#1072;&#1090;&#1100;&#1080;_&#1055;&#1074;&#1054;-&#1069;&#1084;&#1087;&#1048;-OTH.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7688,77 +8377,77 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6AC22B4A-C38B-4987-B4F5-55D77A1A348A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2BD939A-EFB3-485C-98A6-77424ABAB710}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Шаблон оформления статьи_ПвО-ЭмпИ-OTH</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1361</Words>
-  <Characters>7762</Characters>
+  <Words>1272</Words>
+  <Characters>8119</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>64</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>289</Lines>
+  <Paragraphs>136</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Herzen</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9105</CharactersWithSpaces>
+  <CharactersWithSpaces>9255</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Анастасия Микляева</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>