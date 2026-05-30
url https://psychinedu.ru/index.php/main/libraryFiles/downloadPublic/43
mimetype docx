--- v0 (2025-10-16)
+++ v1 (2026-05-30)
@@ -1,45 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w14:paraId="1C6199E2" w14:textId="77777777" w:rsidR="00E169D6" w:rsidRPr="005679F2" w:rsidRDefault="00E169D6" w:rsidP="00056151">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="005679F2">
         <w:t>Иван Иванович Иванов</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="675923CE" w14:textId="77777777" w:rsidR="00E169D6" w:rsidRDefault="00E169D6" w:rsidP="00056151">
       <w:pPr>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t>Ученая степень, ученое звание, должность.</w:t>
@@ -327,50 +326,52 @@
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>E-mail and/or phone number</w:t>
       </w:r>
       <w:r w:rsidRPr="00F95A8E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="157C4D11" w14:textId="77777777" w:rsidR="0060738A" w:rsidRPr="00F8610F" w:rsidRDefault="0060738A" w:rsidP="00056151">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="5CA54071" w14:textId="77777777" w:rsidR="0060738A" w:rsidRPr="00F8610F" w:rsidRDefault="0060738A" w:rsidP="00056151">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F8610F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Научная статья / Дискуссионная статья</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AA622E4" w14:textId="77777777" w:rsidR="00E169D6" w:rsidRPr="00F8610F" w:rsidRDefault="00E169D6" w:rsidP="00E169D6">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6295579F" w14:textId="77777777" w:rsidR="00E169D6" w:rsidRDefault="00E169D6" w:rsidP="00056151">
       <w:pPr>
         <w:pStyle w:val="af"/>
@@ -408,55 +409,56 @@
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="792E50C4" w14:textId="77777777" w:rsidR="00E169D6" w:rsidRPr="001D13A5" w:rsidRDefault="00E169D6" w:rsidP="00056151">
       <w:pPr>
         <w:pStyle w:val="af0"/>
         <w:ind w:firstLine="0"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="001D13A5">
         <w:t>Название статьи</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00DD5BDA" w14:textId="77777777" w:rsidR="00E169D6" w:rsidRPr="00E93DFB" w:rsidRDefault="00E169D6" w:rsidP="00E169D6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47197C5B" w14:textId="482382E3" w:rsidR="00E169D6" w:rsidRDefault="00E169D6" w:rsidP="00056151">
+    <w:p w14:paraId="47197C5B" w14:textId="482382E3" w:rsidR="00E169D6" w:rsidRDefault="00E169D6" w:rsidP="00E32450">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E93DFB">
         <w:rPr>
           <w:rStyle w:val="af4"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Аннотация.</w:t>
       </w:r>
       <w:r w:rsidRPr="005679F2">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -525,127 +527,163 @@
           </w:rPr>
           <w:t>рекомендации по подготовке аннотации</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="005E6C44">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37C497CF" w14:textId="77777777" w:rsidR="005E6C44" w:rsidRPr="005E6C44" w:rsidRDefault="005E6C44" w:rsidP="00F8610F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00E32450">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Введение:</w:t>
+      </w:r>
       <w:r w:rsidRPr="005E6C44">
         <w:rPr>
           <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Введение: описывается научная проблема, формулируется цель статьи.</w:t>
+        <w:t xml:space="preserve"> описывается научная проблема, формулируется цель статьи.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C00C2F5" w14:textId="77777777" w:rsidR="005E6C44" w:rsidRPr="005E6C44" w:rsidRDefault="005E6C44" w:rsidP="00F8610F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00E32450">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Материалы и методы:</w:t>
+      </w:r>
       <w:r w:rsidRPr="005E6C44">
         <w:rPr>
           <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Материалы и методы: приводятся сведения об объекте исследования и</w:t>
+        <w:t xml:space="preserve"> приводятся сведения об объекте исследования и</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E6C44">
         <w:rPr>
           <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>программе исследования.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1443F3EB" w14:textId="77777777" w:rsidR="005E6C44" w:rsidRPr="005E6C44" w:rsidRDefault="005E6C44" w:rsidP="00F8610F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="009A1B28">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Результаты исследования</w:t>
+      </w:r>
       <w:r w:rsidRPr="005E6C44">
         <w:rPr>
           <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Результаты исследования: кратко описываются основные результаты, полученные автором (авторами) лично.</w:t>
+        <w:t>: кратко описываются основные результаты, полученные автором (авторами) лично.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DF139B8" w14:textId="77777777" w:rsidR="005E6C44" w:rsidRPr="005E6C44" w:rsidRDefault="005E6C44" w:rsidP="00F8610F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="009A1B28">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Заключение:</w:t>
+      </w:r>
       <w:r w:rsidRPr="005E6C44">
         <w:rPr>
           <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Заключение: определяются перспективы применения результатов в научной и практической деятельности.</w:t>
+        <w:t xml:space="preserve"> определяются перспективы применения результатов в научной и практической деятельности.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A3FF5EC" w14:textId="77777777" w:rsidR="00E169D6" w:rsidRPr="005679F2" w:rsidRDefault="00E169D6" w:rsidP="00E169D6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02CA53C7" w14:textId="77777777" w:rsidR="00E169D6" w:rsidRDefault="00E169D6" w:rsidP="00F8610F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -829,121 +867,161 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>50–300 words)</w:t>
       </w:r>
       <w:r w:rsidRPr="005A62BF">
         <w:rPr>
           <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17089209" w14:textId="77777777" w:rsidR="00A219C3" w:rsidRPr="005A62BF" w:rsidRDefault="00A219C3" w:rsidP="00F8610F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="009A1B28">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Introduction:</w:t>
+      </w:r>
       <w:r w:rsidRPr="005A62BF">
         <w:rPr>
           <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Introduction: describe the question that the article focuses on and set the goal of the article;</w:t>
+        <w:t xml:space="preserve"> describe the question that the article focuses on and set the goal of the article;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ED71FD0" w14:textId="77777777" w:rsidR="00A219C3" w:rsidRPr="005A62BF" w:rsidRDefault="00A219C3" w:rsidP="00F8610F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="009A1B28">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Materials and Methods:</w:t>
+      </w:r>
       <w:r w:rsidRPr="005A62BF">
         <w:rPr>
           <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Materials and Methods: state research subject and outline research programme;</w:t>
+        <w:t xml:space="preserve"> state research subject and outline research programme;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DEC3F69" w14:textId="77777777" w:rsidR="00A219C3" w:rsidRPr="005A62BF" w:rsidRDefault="00A219C3" w:rsidP="00F8610F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="009A1B28">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Results:</w:t>
+      </w:r>
       <w:r w:rsidRPr="005A62BF">
         <w:rPr>
           <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>Results: provide a brief description of the results obtained by the author(s) of the article;</w:t>
+        <w:t xml:space="preserve"> provide a brief description of the results obtained by the author(s) of the article;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B49789C" w14:textId="77777777" w:rsidR="00A219C3" w:rsidRPr="005A62BF" w:rsidRDefault="00A219C3" w:rsidP="00F8610F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="009A1B28">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Conclusion:</w:t>
+      </w:r>
       <w:r w:rsidRPr="005A62BF">
         <w:rPr>
           <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Conclusion: outline the potential for the use of the results in further research or their application in practice.</w:t>
+        <w:t xml:space="preserve"> outline the potential for the use of the results in further research or their application in practice.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CA4CDDD" w14:textId="77777777" w:rsidR="00E169D6" w:rsidRPr="005679F2" w:rsidRDefault="00E169D6" w:rsidP="0060738A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="397A8548" w14:textId="77777777" w:rsidR="00E169D6" w:rsidRPr="00E169D6" w:rsidRDefault="00E169D6" w:rsidP="00F8610F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
@@ -1262,52 +1340,52 @@
         <w:t>оличество выводов должно соответствовать количеству задач</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="004E2056">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E1B3CFC" w14:textId="77777777" w:rsidR="009742F9" w:rsidRPr="005E6C44" w:rsidRDefault="009742F9" w:rsidP="00A80776"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a6"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4698"/>
-        <w:gridCol w:w="4657"/>
+        <w:gridCol w:w="4681"/>
+        <w:gridCol w:w="4674"/>
       </w:tblGrid>
       <w:tr w:rsidR="000D122F" w:rsidRPr="00273C89" w14:paraId="2BAEC6B2" w14:textId="77777777" w:rsidTr="00DD24D9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4785" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="65FF63D7" w14:textId="77777777" w:rsidR="000D122F" w:rsidRPr="00273C89" w:rsidRDefault="00F8610F" w:rsidP="00DD24D9">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>К</w:t>
             </w:r>
             <w:r w:rsidR="000D122F" w:rsidRPr="00273C89">
               <w:rPr>
@@ -1340,69 +1418,83 @@
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="11A61636" w14:textId="77777777" w:rsidR="000D122F" w:rsidRPr="00F8610F" w:rsidRDefault="00F8610F" w:rsidP="00DD24D9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Conflict of interest</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D122F" w:rsidRPr="00473D69" w14:paraId="32EFE2A8" w14:textId="77777777" w:rsidTr="00DD24D9">
+      <w:tr w:rsidR="000D122F" w:rsidRPr="009A1B28" w14:paraId="32EFE2A8" w14:textId="77777777" w:rsidTr="00DD24D9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4785" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B097387" w14:textId="77777777" w:rsidR="000D122F" w:rsidRPr="00273C89" w:rsidRDefault="000D122F" w:rsidP="000D122F">
+          <w:p w14:paraId="6B097387" w14:textId="7BC924A2" w:rsidR="000D122F" w:rsidRPr="00273C89" w:rsidRDefault="000D122F" w:rsidP="000D122F">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00273C89">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>(Обязательный раздел. Если конфликт интересов существует и может влиять на изложение результатов, необходимо сообщить о нем в этом разделе.Рекомендуем</w:t>
+              <w:t>(Обязательный раздел. Если конфликт интересов существует и может влиять на изложение результатов, необходимо сообщить о нем в этом разделе.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E32450" w:rsidRPr="009A1B28">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00273C89">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Рекомендуем</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ые</w:t>
             </w:r>
             <w:r w:rsidRPr="00273C89">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> формулировк</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>и</w:t>
             </w:r>
             <w:r w:rsidRPr="00273C89">
               <w:rPr>
                 <w:sz w:val="24"/>
@@ -1449,59 +1541,59 @@
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ю</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00273C89">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>т об отсутствии потенциального или явного конфликта интересов»</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">; «… (автор) является </w:t>
+              <w:t xml:space="preserve">; «… (автор) является руководителем …»; «При  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>руководителем …»; «При  написании статьи использованные материалы, полученные в исследовании, которое осуществлялось при финансовой поддержке…»</w:t>
+              <w:t>написании статьи использованные материалы, полученные в исследовании, которое осуществлялось при финансовой поддержке…»</w:t>
             </w:r>
             <w:r w:rsidRPr="00273C89">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>. )</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="64A1EC37" w14:textId="09371432" w:rsidR="000D122F" w:rsidRPr="00273C89" w:rsidRDefault="00A95B94" w:rsidP="00DD24D9">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00273C89">
               <w:rPr>
@@ -1661,51 +1753,51 @@
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Ethics</w:t>
             </w:r>
             <w:r w:rsidRPr="00273C89">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00273C89">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Approval</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D122F" w:rsidRPr="00473D69" w14:paraId="231A1A7C" w14:textId="77777777" w:rsidTr="00DD24D9">
+      <w:tr w:rsidR="000D122F" w:rsidRPr="009A1B28" w14:paraId="231A1A7C" w14:textId="77777777" w:rsidTr="00DD24D9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4785" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6EC505E4" w14:textId="77777777" w:rsidR="000D122F" w:rsidRPr="003E34AF" w:rsidRDefault="000D122F" w:rsidP="00DD24D9">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00273C89">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(Раздел обязателен в статьях, описывающих исследования с участием животных или людей.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Рекомендуемые формулировки: </w:t>
@@ -2044,51 +2136,51 @@
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Author</w:t>
             </w:r>
             <w:r w:rsidRPr="00273C89">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00273C89">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Contributions</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D122F" w:rsidRPr="00473D69" w14:paraId="5878397C" w14:textId="77777777" w:rsidTr="00DD24D9">
+      <w:tr w:rsidR="000D122F" w:rsidRPr="009A1B28" w14:paraId="5878397C" w14:textId="77777777" w:rsidTr="00DD24D9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4785" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="027E5C33" w14:textId="77777777" w:rsidR="000D122F" w:rsidRPr="00273C89" w:rsidRDefault="000D122F" w:rsidP="00DD24D9">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00273C89">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Обязательный раздел для статей, представленных несколькими авторами. </w:t>
@@ -2100,52 +2192,50 @@
               </w:rPr>
               <w:t>В разделе указывается непосредственный вклад каждого из авторов в подготовку публикации.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Рекомендуем использовать формулировки </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>CRediT</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="00273C89">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="44A3BC36" w14:textId="463B5A13" w:rsidR="000D122F" w:rsidRPr="00CD324A" w:rsidRDefault="00034A1D" w:rsidP="00CD324A">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00386F1B">
               <w:rPr>
                 <w:sz w:val="24"/>
@@ -2290,63 +2380,63 @@
     <w:p w14:paraId="63C5BAD4" w14:textId="77777777" w:rsidR="000D122F" w:rsidRPr="00CD324A" w:rsidRDefault="000D122F" w:rsidP="000D122F">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="339D3893" w14:textId="77777777" w:rsidR="000D122F" w:rsidRPr="00DD24D9" w:rsidRDefault="000D122F" w:rsidP="000D122F">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD24D9">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Заявление о доступности данных</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="319025E9" w14:textId="77777777" w:rsidR="000D122F" w:rsidRPr="00CD324A" w:rsidRDefault="000D122F" w:rsidP="000D122F">
+    <w:p w14:paraId="319025E9" w14:textId="2410C983" w:rsidR="000D122F" w:rsidRPr="00CD324A" w:rsidRDefault="000D122F" w:rsidP="000D122F">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD24D9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Раздел обязателен для статей, включающих описание первичных или вторичных эмпирических данных.  Указываются сведения о том, где размещены данные, послужившие основой для написания статьи, и каким образом читатели могут ознакомиться с ними . Рекомендуемые формулировки: «Данные недоступны по этическим/ юридическим/ коммерческим причинам», «Данные доступны по запросу, адресованному автору-корреспонденту» или «Данные находятся в открытом доступе. </w:t>
+        <w:t xml:space="preserve">(Раздел обязателен для статей, включающих описание первичных или вторичных эмпирических данных.  Указываются сведения о том, где размещены данные, послужившие основой для написания статьи, и каким образом читатели могут ознакомиться с ними. Рекомендуемые формулировки: «Данные недоступны по этическим/ юридическим/ коммерческим причинам», «Данные доступны по запросу, адресованному автору-корреспонденту» или «Данные находятся в открытом доступе. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD324A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>URL: …».)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="020B3291" w14:textId="77777777" w:rsidR="000D122F" w:rsidRPr="00CD324A" w:rsidRDefault="000D122F" w:rsidP="000D122F">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="029F8CC4" w14:textId="77777777" w:rsidR="000D122F" w:rsidRPr="00CD324A" w:rsidRDefault="000D122F" w:rsidP="000D122F">
       <w:pPr>
         <w:ind w:firstLine="0"/>
@@ -2385,79 +2475,77 @@
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>This section is obligatory for articles describing primary or secondary empirical data</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD324A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Specify where the reported data are available and how the readers can access them. Recommended language: “The access to the reported data cannot be provided for ethical / </w:t>
+        <w:t xml:space="preserve"> Specify where the reported data are available and how the readers can access them. Recommended language: “The access to the reported data cannot be provided for ethical / legal / commercial reasons”; “The data are </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">legal / commercial reasons”; “The data are available upon request submitted to the corresponding author”; “The data are open-access and available at </w:t>
+        <w:t xml:space="preserve">available upon request submitted to the corresponding author”; “The data are open-access and available at </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD324A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>URL: …</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>”)</w:t>
       </w:r>
-      <w:commentRangeStart w:id="1"/>
-      <w:commentRangeEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="06C2061E" w14:textId="77777777" w:rsidR="000D122F" w:rsidRPr="00CD324A" w:rsidRDefault="000D122F" w:rsidP="000D122F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:sectPr w:rsidR="000D122F" w:rsidRPr="00CD324A" w:rsidSect="00DD24D9">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="495" w:gutter="0"/>
           <w:cols w:num="2" w:space="287"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C7157D5" w14:textId="77777777" w:rsidR="000D122F" w:rsidRPr="00CD324A" w:rsidRDefault="000D122F" w:rsidP="000D122F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -2508,51 +2596,51 @@
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B44F0B6" w14:textId="77777777" w:rsidR="000D122F" w:rsidRPr="00273C89" w:rsidRDefault="000D122F" w:rsidP="00DD24D9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00273C89">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Acknowledgements</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D122F" w:rsidRPr="00473D69" w14:paraId="5246DC85" w14:textId="77777777" w:rsidTr="00DD24D9">
+      <w:tr w:rsidR="000D122F" w:rsidRPr="009A1B28" w14:paraId="5246DC85" w14:textId="77777777" w:rsidTr="00DD24D9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4785" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F0ACC02" w14:textId="77777777" w:rsidR="000D122F" w:rsidRPr="00273C89" w:rsidRDefault="000D122F" w:rsidP="00DD24D9">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00273C89">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(Указываются сведения о вкладе лиц, не принимавших непосредственного участия в написании статьи.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
           </w:tcPr>
@@ -2631,51 +2719,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4CE0E1D5" w14:textId="77777777" w:rsidR="000D122F" w:rsidRPr="00273C89" w:rsidRDefault="000D122F" w:rsidP="00DD24D9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00273C89">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Funding</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D122F" w:rsidRPr="00473D69" w14:paraId="574B7D09" w14:textId="77777777" w:rsidTr="00DD24D9">
+      <w:tr w:rsidR="000D122F" w:rsidRPr="009A1B28" w14:paraId="574B7D09" w14:textId="77777777" w:rsidTr="00DD24D9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4785" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6446CD5B" w14:textId="77777777" w:rsidR="000D122F" w:rsidRPr="00273C89" w:rsidRDefault="000D122F" w:rsidP="00DD24D9">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00273C89">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(Обязательный раздел. Включает сведения о финансовой поддержке исследований или ее отсутствии. Рекомендуемая формулировка при</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -2715,51 +2803,51 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="06089D50" w14:textId="77777777" w:rsidR="000D122F" w:rsidRPr="005A62BF" w:rsidRDefault="000D122F" w:rsidP="000D122F">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1387ADC7" w14:textId="77777777" w:rsidR="00DA62A2" w:rsidRPr="006476FF" w:rsidRDefault="00DA62A2" w:rsidP="00A80776">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5722691C" w14:textId="77777777" w:rsidR="000D122F" w:rsidRPr="00D33A05" w:rsidRDefault="000D122F" w:rsidP="000D122F">
       <w:pPr>
         <w:pStyle w:val="afd"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="003E3804">
         <w:t>Литература</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E272B64" w14:textId="77777777" w:rsidR="000D122F" w:rsidRPr="008F48F0" w:rsidRDefault="000D122F" w:rsidP="000D122F">
+    <w:p w14:paraId="5E272B64" w14:textId="6FFEE456" w:rsidR="000D122F" w:rsidRPr="008F48F0" w:rsidRDefault="000D122F" w:rsidP="000D122F">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>Автор, А. А.</w:t>
       </w:r>
       <w:r w:rsidRPr="008F48F0">
         <w:t xml:space="preserve"> (20</w:t>
       </w:r>
       <w:r w:rsidRPr="00334C6E">
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>a</w:t>
@@ -2778,69 +2866,63 @@
       </w:r>
       <w:r>
         <w:t>. 1,</w:t>
       </w:r>
       <w:r w:rsidRPr="008F48F0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>№ 1</w:t>
       </w:r>
       <w:r w:rsidRPr="008F48F0">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>с. 20–25</w:t>
       </w:r>
       <w:r w:rsidRPr="008F48F0">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00334C6E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD24D9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00F8610F">
-        <w:t xml:space="preserve">: 000000. </w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00D44C2A">
           <w:rPr>
             <w:rStyle w:val="aff"/>
           </w:rPr>
           <w:t>https://doi.org/10.0000/00000000000000</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1FB87B77" w14:textId="77777777" w:rsidR="000D122F" w:rsidRPr="008F48F0" w:rsidRDefault="000D122F" w:rsidP="000D122F">
+    <w:p w14:paraId="1FB87B77" w14:textId="2DAA4D29" w:rsidR="000D122F" w:rsidRPr="008F48F0" w:rsidRDefault="000D122F" w:rsidP="000D122F">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>Автор, А. А.</w:t>
       </w:r>
       <w:r w:rsidRPr="008F48F0">
         <w:t xml:space="preserve"> (20</w:t>
       </w:r>
       <w:r w:rsidRPr="00334C6E">
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>b</w:t>
@@ -2875,62 +2957,50 @@
       <w:r w:rsidRPr="00536459">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="008F48F0">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">с. </w:t>
       </w:r>
       <w:r w:rsidRPr="00536459">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="001544DD">
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:t>–5</w:t>
       </w:r>
       <w:r w:rsidRPr="00536459">
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="008F48F0">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD24D9">
-        <w:t xml:space="preserve"> </w:t>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00334C6E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00D44C2A">
           <w:rPr>
             <w:rStyle w:val="aff"/>
           </w:rPr>
           <w:t>https://doi.org/10.0000/00000000000000</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00F8610F" w:rsidRPr="00F8610F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F8610F" w:rsidRPr="00D302A2">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ИЛИ</w:t>
       </w:r>
       <w:r w:rsidR="00F8610F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -3503,187 +3573,151 @@
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00F3F5F5" w14:textId="77777777" w:rsidR="000D122F" w:rsidRPr="005C741A" w:rsidRDefault="000D122F" w:rsidP="000D122F">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A2F766C" w14:textId="77777777" w:rsidR="000D122F" w:rsidRPr="005C741A" w:rsidRDefault="000D122F" w:rsidP="000D122F">
       <w:pPr>
         <w:pStyle w:val="afd"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3804">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>References</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79DECC79" w14:textId="77777777" w:rsidR="000D122F" w:rsidRPr="00D33A05" w:rsidRDefault="000D122F" w:rsidP="000D122F">
+    <w:p w14:paraId="79DECC79" w14:textId="4D8B49AB" w:rsidR="000D122F" w:rsidRPr="00D33A05" w:rsidRDefault="000D122F" w:rsidP="000D122F">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D33A05">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Avtor, A. A. (2015</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00D33A05">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">) Title of an article </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Nazvanie stat’i [Title of an article]. </w:t>
+        <w:t xml:space="preserve">) Title of an article. </w:t>
       </w:r>
       <w:r w:rsidRPr="00536459">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Nazvanie zhurnala </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD24D9">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ИЛИ</w:t>
       </w:r>
       <w:r w:rsidRPr="00536459">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Title of a Journal</w:t>
       </w:r>
       <w:r w:rsidRPr="00536459">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, vol. 1, no. 1, pp. 20–25. </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00A91CB2">
           <w:rPr>
             <w:rStyle w:val="aff"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.0000/00000000000000</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D33A05">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (In Russian)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73572EFC" w14:textId="77777777" w:rsidR="000D122F" w:rsidRPr="00D33A05" w:rsidRDefault="000D122F" w:rsidP="000D122F">
+    <w:p w14:paraId="73572EFC" w14:textId="659A018F" w:rsidR="000D122F" w:rsidRPr="00D33A05" w:rsidRDefault="000D122F" w:rsidP="000D122F">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D33A05">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Avtor, A. A. (2015</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00D33A05">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">) Title of an article </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Nazvanie stat’i [Title of an article]. </w:t>
+        <w:t xml:space="preserve">) Title of an article. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D33A05">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Nazvanie zhurnala </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD24D9">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ИЛИ</w:t>
       </w:r>
       <w:r w:rsidRPr="00D33A05">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Title of a Journal</w:t>
       </w:r>
       <w:r w:rsidRPr="00D33A05">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3731,270 +3765,266 @@
         </w:rPr>
         <w:t>50</w:t>
       </w:r>
       <w:r w:rsidRPr="00D33A05">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00A91CB2">
           <w:rPr>
             <w:rStyle w:val="aff"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.0000/00000000000000</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D33A05">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (In Russian)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72B266DD" w14:textId="77777777" w:rsidR="000D122F" w:rsidRPr="00D33A05" w:rsidRDefault="000D122F" w:rsidP="000D122F">
+    <w:p w14:paraId="72B266DD" w14:textId="49C45206" w:rsidR="000D122F" w:rsidRPr="00D33A05" w:rsidRDefault="000D122F" w:rsidP="000D122F">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D33A05">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Avtor, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00D33A05">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00D33A05">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">., et al. </w:t>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:r w:rsidR="00E32450" w:rsidRPr="00D33A05">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Avtor</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32450">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, V. V., </w:t>
+      </w:r>
+      <w:r w:rsidR="00E32450" w:rsidRPr="00D33A05">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Avtor</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32450">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, G. G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D33A05">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">et al. </w:t>
       </w:r>
       <w:r w:rsidRPr="00536459">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(2016) </w:t>
       </w:r>
       <w:r w:rsidRPr="00536459">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Nazvanie knigi [Title of a</w:t>
+        <w:t>Title of a</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB60CD">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00536459">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">book]. </w:t>
+        <w:t xml:space="preserve">book. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D33A05">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00D33A05">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>nd</w:t>
       </w:r>
       <w:r w:rsidRPr="00D33A05">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> ed. Moscow: Nauka Publ., 300 p. (In Russian)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41212D16" w14:textId="77777777" w:rsidR="000D122F" w:rsidRPr="00D33A05" w:rsidRDefault="000D122F" w:rsidP="000D122F">
+    <w:p w14:paraId="41212D16" w14:textId="22AD8007" w:rsidR="000D122F" w:rsidRPr="00D33A05" w:rsidRDefault="000D122F" w:rsidP="000D122F">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D33A05">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Avtor, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>D. D</w:t>
       </w:r>
       <w:r w:rsidRPr="00D33A05">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. (2017) </w:t>
       </w:r>
       <w:r w:rsidRPr="003E34AF">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Title of an article </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> Nazvanie stat’i [Title of an article]</w:t>
+        <w:t>Title of an article</w:t>
       </w:r>
       <w:r w:rsidRPr="00D33A05">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB60CD">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">In: A. A. Redaktor, B. Redaktor, V. V. Redaktor, G. Redaktor (eds.). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD24D9">
+      <w:r w:rsidRPr="00D33A05">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Nazvanie</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003E34AF">
+        <w:t>Title of proceeding collectio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536459">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> knigi</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">n: Proceedings of the 10th International scientific and practical conference (11–12 May, 2017)]. </w:t>
+        <w:t xml:space="preserve">n: Proceedings of the 10th International scientific and practical conference (11–12 May, 2017]. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D33A05">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Saint Petersburg: Saint Petersburg State University, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>pp. 51–75</w:t>
       </w:r>
       <w:r w:rsidRPr="00D33A05">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>. (In Russian)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30CB8820" w14:textId="77777777" w:rsidR="000D122F" w:rsidRPr="00536459" w:rsidRDefault="000D122F" w:rsidP="000D122F">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D33A05">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Author, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="00D33A05">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. (2019) Title of an article. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D33A05">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Title of a Journal</w:t>
       </w:r>
       <w:r w:rsidRPr="00D33A05">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4048,98 +4078,98 @@
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00536459">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">[Online]. Available at: </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00B853B0">
           <w:rPr>
             <w:rStyle w:val="aff"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.sciencedirect.com/journal/acta-psychologica/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00536459">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>... (accessed 05.05.2020). (In English)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B31F305" w14:textId="77777777" w:rsidR="000D122F" w:rsidRPr="00536459" w:rsidRDefault="000D122F" w:rsidP="000D122F">
+    <w:p w14:paraId="0B31F305" w14:textId="4CFD9DB3" w:rsidR="000D122F" w:rsidRPr="00536459" w:rsidRDefault="000D122F" w:rsidP="000D122F">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00536459">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Editor, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00536459">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00536459">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. (ed.). (2018) </w:t>
       </w:r>
       <w:r w:rsidRPr="00536459">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Nazvanie sbornika [Title of collection].</w:t>
+        <w:t>Title of collection.</w:t>
       </w:r>
       <w:r w:rsidRPr="00536459">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Saint Petersburg: Herzen State Pedagogical University Publ., 300 p. (In Russian)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1644AD8F" w14:textId="77777777" w:rsidR="000D122F" w:rsidRPr="001D19A1" w:rsidRDefault="000D122F" w:rsidP="000D122F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63C2F6E7" w14:textId="77777777" w:rsidR="005007B7" w:rsidRPr="00536459" w:rsidRDefault="005007B7" w:rsidP="005007B7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
@@ -4653,325 +4683,780 @@
       <w:r w:rsidRPr="002678B1">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E93DFB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="002678B1">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E93DFB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>figure</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="447720FD" w14:textId="77777777" w:rsidR="00F95A8E" w:rsidRPr="00A070A8" w:rsidRDefault="00F95A8E" w:rsidP="005007B7">
+    <w:p w14:paraId="447720FD" w14:textId="77777777" w:rsidR="00F95A8E" w:rsidRPr="009A1B28" w:rsidRDefault="00F95A8E" w:rsidP="005007B7">
       <w:pPr>
         <w:pStyle w:val="afd"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MinionPro-Regular"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:sectPr w:rsidR="00F95A8E" w:rsidRPr="00A070A8" w:rsidSect="0047740A">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E1C1575" w14:textId="77777777" w:rsidR="0074056D" w:rsidRPr="009A1B28" w:rsidRDefault="0074056D" w:rsidP="0074056D">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00446408">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Сведения</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1B28">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00446408">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>об</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1B28">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00446408">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>автор</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7670048A" w14:textId="77777777" w:rsidR="0074056D" w:rsidRPr="009A1B28" w:rsidRDefault="0074056D" w:rsidP="0074056D">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1B28">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Иван Иванович Иванов, Ученая степень, ученое звание, должность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="426B1692" w14:textId="77777777" w:rsidR="0074056D" w:rsidRPr="009A1B28" w:rsidRDefault="0074056D" w:rsidP="0074056D">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1B28">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Название</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1B28">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1B28">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>организации</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="214DC35F" w14:textId="7640D907" w:rsidR="0074056D" w:rsidRPr="00BA20FC" w:rsidRDefault="0074056D" w:rsidP="0074056D">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF3F96">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>SPIN-</w:t>
+      </w:r>
+      <w:r>
+        <w:t>код</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF3F96">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>****</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF3F96">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>****</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA20FC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF3F96">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Scopus </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Author</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF3F96">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ID: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>***********</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA20FC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ResearcherID: *-****-****</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA20FC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF3F96">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ORCID: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>****-****-****-****</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA20FC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="001B682B">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA20FC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>mail</w:t>
+      </w:r>
+      <w:r w:rsidR="001B682B">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA20FC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F4CCF4E" w14:textId="77777777" w:rsidR="0074056D" w:rsidRPr="00BA20FC" w:rsidRDefault="0074056D" w:rsidP="0074056D">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00B9BB3B" w14:textId="77777777" w:rsidR="0074056D" w:rsidRPr="00FF3F96" w:rsidRDefault="0074056D" w:rsidP="0074056D">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00446408">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Author</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70507C61" w14:textId="77777777" w:rsidR="0074056D" w:rsidRPr="00BA20FC" w:rsidRDefault="0074056D" w:rsidP="0074056D">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA20FC">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ivan I. Ivanov,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA20FC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA20FC">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Academic degree, academic title, position.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AC08D0C" w14:textId="77777777" w:rsidR="0074056D" w:rsidRPr="009A1B28" w:rsidRDefault="0074056D" w:rsidP="0074056D">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Full </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C77314">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>name of organization</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27EFFBD3" w14:textId="77777777" w:rsidR="0074056D" w:rsidRPr="00BA20FC" w:rsidRDefault="0074056D" w:rsidP="0074056D">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF3F96">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SPIN: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>****</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF3F96">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>****</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA20FC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF3F96">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Scopus </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Author</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF3F96">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ID: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>***********</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA20FC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ResearcherID: *-****-****</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C9C87CC" w14:textId="4C725D5B" w:rsidR="0074056D" w:rsidRPr="00BA20FC" w:rsidRDefault="0074056D" w:rsidP="0074056D">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF3F96">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ORCID: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>****-****-****-****</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA20FC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001B682B">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA20FC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>mail</w:t>
+      </w:r>
+      <w:r w:rsidR="001B682B">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0487B2B4" w14:textId="77777777" w:rsidR="0074056D" w:rsidRPr="009A1B28" w:rsidRDefault="0074056D" w:rsidP="009A1B28">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:firstLine="851"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="0074056D" w:rsidRPr="009A1B28" w:rsidSect="0047740A">
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="495" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="28DB9675" w14:textId="77777777" w:rsidR="00A510BE" w:rsidRDefault="00A510BE" w:rsidP="00837A3C">
+    <w:p w14:paraId="5DA60360" w14:textId="77777777" w:rsidR="009C2118" w:rsidRDefault="009C2118" w:rsidP="00837A3C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="123E3402" w14:textId="77777777" w:rsidR="00A510BE" w:rsidRDefault="00A510BE" w:rsidP="00837A3C">
+    <w:p w14:paraId="5758990D" w14:textId="77777777" w:rsidR="009C2118" w:rsidRDefault="009C2118" w:rsidP="00837A3C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:id w:val="-465513747"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="75B748EF" w14:textId="491A94C7" w:rsidR="000D122F" w:rsidRPr="0047740A" w:rsidRDefault="000D122F">
+      <w:p w14:paraId="75B748EF" w14:textId="5C10CD58" w:rsidR="000D122F" w:rsidRPr="0047740A" w:rsidRDefault="000D122F">
         <w:pPr>
           <w:pStyle w:val="afb"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="0047740A">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="0047740A">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="0047740A">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00473D69">
+        <w:r w:rsidR="009A1B28">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="0047740A">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="1376029F" w14:textId="77777777" w:rsidR="000D122F" w:rsidRPr="0047740A" w:rsidRDefault="000D122F">
     <w:pPr>
       <w:pStyle w:val="afb"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:id w:val="-840244675"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="48C0103F" w14:textId="3E56CFE1" w:rsidR="0047740A" w:rsidRPr="0047740A" w:rsidRDefault="0047740A">
+      <w:p w14:paraId="48C0103F" w14:textId="7DFC31D7" w:rsidR="0047740A" w:rsidRPr="0047740A" w:rsidRDefault="0047740A">
         <w:pPr>
           <w:pStyle w:val="afb"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="0047740A">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="0047740A">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="0047740A">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00473D69">
+        <w:r w:rsidR="009A1B28">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidRPr="0047740A">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="0B3C1496" w14:textId="77777777" w:rsidR="0047740A" w:rsidRPr="0047740A" w:rsidRDefault="0047740A">
     <w:pPr>
       <w:pStyle w:val="afb"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="031240AA" w14:textId="77777777" w:rsidR="00A510BE" w:rsidRDefault="00A510BE" w:rsidP="00837A3C">
+    <w:p w14:paraId="51DFBA86" w14:textId="77777777" w:rsidR="009C2118" w:rsidRDefault="009C2118" w:rsidP="00837A3C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4459126E" w14:textId="77777777" w:rsidR="00A510BE" w:rsidRDefault="00A510BE" w:rsidP="00837A3C">
+    <w:p w14:paraId="15211796" w14:textId="77777777" w:rsidR="009C2118" w:rsidRDefault="009C2118" w:rsidP="00837A3C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="3417609B" w14:textId="77777777" w:rsidR="00485523" w:rsidRDefault="00485523" w:rsidP="00485523">
       <w:pPr>
         <w:pStyle w:val="a7"/>
       </w:pPr>
       <w:r w:rsidRPr="00E93DFB">
         <w:rPr>
           <w:rStyle w:val="a9"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00E93DFB">
         <w:t xml:space="preserve"> Текст сноски.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5792,140 +6277,148 @@
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
-  <w:doNotDisplayPageBoundaries/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00056151"/>
     <w:rsid w:val="00034A1D"/>
     <w:rsid w:val="0005492A"/>
     <w:rsid w:val="00056151"/>
     <w:rsid w:val="000A2999"/>
     <w:rsid w:val="000D122F"/>
     <w:rsid w:val="000D6940"/>
     <w:rsid w:val="00100A32"/>
     <w:rsid w:val="001A3296"/>
     <w:rsid w:val="001A6C93"/>
+    <w:rsid w:val="001B682B"/>
     <w:rsid w:val="001D13A5"/>
     <w:rsid w:val="002A1F2C"/>
     <w:rsid w:val="002A20DA"/>
     <w:rsid w:val="002F30B3"/>
+    <w:rsid w:val="003023A9"/>
     <w:rsid w:val="003400DE"/>
     <w:rsid w:val="00387622"/>
     <w:rsid w:val="003D7F8A"/>
     <w:rsid w:val="003E3804"/>
     <w:rsid w:val="004541F5"/>
     <w:rsid w:val="00454415"/>
     <w:rsid w:val="00473D69"/>
     <w:rsid w:val="004772B6"/>
     <w:rsid w:val="0047740A"/>
     <w:rsid w:val="004813D3"/>
     <w:rsid w:val="00485523"/>
     <w:rsid w:val="004A4281"/>
     <w:rsid w:val="004E2056"/>
     <w:rsid w:val="005007B7"/>
     <w:rsid w:val="00536459"/>
+    <w:rsid w:val="00540513"/>
     <w:rsid w:val="005679F2"/>
     <w:rsid w:val="0059725F"/>
     <w:rsid w:val="005C19C6"/>
     <w:rsid w:val="005E5C07"/>
     <w:rsid w:val="005E6B02"/>
     <w:rsid w:val="005E6C44"/>
     <w:rsid w:val="0060738A"/>
     <w:rsid w:val="006476FF"/>
     <w:rsid w:val="00674C3B"/>
     <w:rsid w:val="006A5525"/>
     <w:rsid w:val="006C6A67"/>
     <w:rsid w:val="006F5EB7"/>
+    <w:rsid w:val="0074056D"/>
     <w:rsid w:val="00837A3C"/>
     <w:rsid w:val="008A3E11"/>
     <w:rsid w:val="008C7175"/>
     <w:rsid w:val="008D0BF6"/>
     <w:rsid w:val="00961DED"/>
     <w:rsid w:val="009742F9"/>
+    <w:rsid w:val="009A1B28"/>
+    <w:rsid w:val="009C2118"/>
     <w:rsid w:val="00A070A8"/>
     <w:rsid w:val="00A126BC"/>
     <w:rsid w:val="00A219C3"/>
     <w:rsid w:val="00A510BE"/>
     <w:rsid w:val="00A75107"/>
     <w:rsid w:val="00A80776"/>
     <w:rsid w:val="00A95B94"/>
     <w:rsid w:val="00AB2B1B"/>
     <w:rsid w:val="00AF6B43"/>
     <w:rsid w:val="00B826C8"/>
     <w:rsid w:val="00BC0327"/>
     <w:rsid w:val="00C52658"/>
     <w:rsid w:val="00C77314"/>
     <w:rsid w:val="00C83030"/>
     <w:rsid w:val="00CC1C69"/>
     <w:rsid w:val="00CD324A"/>
     <w:rsid w:val="00D0156B"/>
     <w:rsid w:val="00D14187"/>
     <w:rsid w:val="00D16F3E"/>
     <w:rsid w:val="00DA62A2"/>
     <w:rsid w:val="00DC78A3"/>
+    <w:rsid w:val="00DF6D4A"/>
     <w:rsid w:val="00E10ADD"/>
     <w:rsid w:val="00E169D6"/>
+    <w:rsid w:val="00E201CF"/>
+    <w:rsid w:val="00E32450"/>
     <w:rsid w:val="00E93DFB"/>
     <w:rsid w:val="00EA4C7A"/>
     <w:rsid w:val="00EC6856"/>
     <w:rsid w:val="00EF006E"/>
     <w:rsid w:val="00F42D95"/>
     <w:rsid w:val="00F8610F"/>
     <w:rsid w:val="00F95A8E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
@@ -7028,50 +7521,64 @@
     <w:link w:val="aff6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002F30B3"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="aff6">
     <w:name w:val="Тема примечания Знак"/>
     <w:basedOn w:val="aff2"/>
     <w:link w:val="aff5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="002F30B3"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="aff7">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E32450"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="547766721">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1091585615">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -7081,51 +7588,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1789658796">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psychinedu.ru/index.php/main/about/submissions" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.0000/00000000000000" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/journal/acta-psychologica/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.0000/00000000000000" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/journal/acta-psychologica/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.0000/00000000000000" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.0000/00000000000000" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psychinedu.ru/index.php/main/about/submissions" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.0000/00000000000000" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/journal/acta-psychologica/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.0000/00000000000000" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/journal/acta-psychologica/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.0000/00000000000000" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.0000/00000000000000" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\a-mik\Desktop\Theoretical%20and%20metodologpcal%20paper.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -7382,77 +7889,77 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{471125A9-5D72-4CD8-9E21-08DFC2D4F38E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70D8A14D-AA15-4DED-B21A-1AE83854A621}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Theoretical and metodologpcal paper</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1378</Words>
-  <Characters>7861</Characters>
+  <Words>1283</Words>
+  <Characters>8191</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>65</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>292</Lines>
+  <Paragraphs>137</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Herzen</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9221</CharactersWithSpaces>
+  <CharactersWithSpaces>9337</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Анастасия Микляева</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>