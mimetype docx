--- v0 (2025-10-16)
+++ v1 (2026-05-30)
@@ -1,60 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w14:paraId="2D9EFC5D" w14:textId="77777777" w:rsidR="00454415" w:rsidRPr="005679F2" w:rsidRDefault="00454415" w:rsidP="009E76DA">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:r w:rsidRPr="005679F2">
         <w:t>И</w:t>
       </w:r>
       <w:r w:rsidR="00C77314" w:rsidRPr="005679F2">
         <w:t>ван</w:t>
       </w:r>
       <w:r w:rsidRPr="005679F2">
         <w:t xml:space="preserve"> И</w:t>
       </w:r>
       <w:r w:rsidR="00C77314" w:rsidRPr="005679F2">
         <w:t>ванович</w:t>
       </w:r>
       <w:r w:rsidRPr="005679F2">
         <w:t xml:space="preserve"> Иванов</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47445373" w14:textId="77777777" w:rsidR="008A3E11" w:rsidRDefault="00C77314" w:rsidP="009E76DA">
       <w:pPr>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t>Ученая степень, ученое звание, должность</w:t>
       </w:r>
       <w:r w:rsidR="008A3E11">
         <w:t>.</w:t>
@@ -140,97 +140,81 @@
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>****</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25AB25D8" w14:textId="77777777" w:rsidR="00FF3F96" w:rsidRPr="00191916" w:rsidRDefault="00FF3F96" w:rsidP="009E76DA">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF3F96">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Scopus </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Author</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF3F96">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>ID</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve">ID: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>***********</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31D7A064" w14:textId="77777777" w:rsidR="00DB7BF6" w:rsidRPr="00DB7BF6" w:rsidRDefault="00DB7BF6" w:rsidP="009E76DA">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-        <w:t>: *-****-****</w:t>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ResearcherID: *-****-****</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3830FCC3" w14:textId="77777777" w:rsidR="00FF3F96" w:rsidRPr="00FF3F96" w:rsidRDefault="00FF3F96" w:rsidP="009E76DA">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF3F96">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">ORCID: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>****-****-****-****</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A5D95E9" w14:textId="77777777" w:rsidR="00FF3F96" w:rsidRPr="00FF3F96" w:rsidRDefault="00FF3F96" w:rsidP="009E76DA">
       <w:pPr>
         <w:ind w:firstLine="0"/>
@@ -343,79 +327,51 @@
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="00C77314">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>egal address of the organization</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (for example: </w:t>
       </w:r>
       <w:r w:rsidR="00FF3F96">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>48</w:t>
       </w:r>
       <w:r w:rsidR="00454415" w:rsidRPr="004E2056">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...27 lines deleted...]
-        <w:t>., Sa</w:t>
+        <w:t xml:space="preserve"> Moika Emb., Sa</w:t>
       </w:r>
       <w:r w:rsidR="00FF3F96">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>int</w:t>
       </w:r>
       <w:r w:rsidR="00975980">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FF3F96">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Petersburg</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> 191186, Russia).</w:t>
       </w:r>
@@ -597,150 +553,184 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>0–300 слов</w:t>
       </w:r>
       <w:r w:rsidR="009E76DA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; см. </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="009E76DA" w:rsidRPr="006452BE">
           <w:rPr>
             <w:rStyle w:val="aff"/>
             <w:rFonts w:cs="Times New Roman"/>
             <w:bCs/>
             <w:iCs/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>рекомендации по подготовке аннотации</w:t>
         </w:r>
       </w:hyperlink>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07AF181F" w14:textId="77777777" w:rsidR="00191916" w:rsidRPr="005E6C44" w:rsidRDefault="00191916" w:rsidP="00C23C37">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00E21B06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Введение:</w:t>
+      </w:r>
       <w:r w:rsidRPr="005E6C44">
         <w:rPr>
           <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Введение: описывается научная проблема, формулируется цель статьи.</w:t>
+        <w:t xml:space="preserve"> описывается научная проблема, формулируется цель статьи.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="633D221E" w14:textId="77777777" w:rsidR="00191916" w:rsidRPr="005E6C44" w:rsidRDefault="00191916" w:rsidP="00C23C37">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00E21B06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Материалы и методы:</w:t>
+      </w:r>
       <w:r w:rsidRPr="005E6C44">
         <w:rPr>
           <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Материалы и методы: приводятся сведения об объекте исследования и</w:t>
+        <w:t xml:space="preserve"> приводятся сведения об объекте исследования и</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E6C44">
         <w:rPr>
           <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>программе исследования.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B52D654" w14:textId="77777777" w:rsidR="00191916" w:rsidRPr="005E6C44" w:rsidRDefault="00191916" w:rsidP="00C23C37">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00E21B06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Результаты исследования:</w:t>
+      </w:r>
       <w:r w:rsidRPr="005E6C44">
         <w:rPr>
           <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Результаты исследования: кратко описываются основные результаты, полученные автором (авторами) лично.</w:t>
+        <w:t xml:space="preserve"> кратко описываются основные результаты, полученные автором (авторами) лично.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73F530E6" w14:textId="77777777" w:rsidR="00191916" w:rsidRPr="005E6C44" w:rsidRDefault="00191916" w:rsidP="00C23C37">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00E21B06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Заключение:</w:t>
+      </w:r>
       <w:r w:rsidRPr="005E6C44">
         <w:rPr>
           <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Заключение: определяются перспективы применения результатов в научной и практической деятельности.</w:t>
+        <w:t xml:space="preserve"> определяются перспективы применения результатов в научной и практической деятельности.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2061E656" w14:textId="77777777" w:rsidR="00837A3C" w:rsidRPr="005679F2" w:rsidRDefault="00837A3C" w:rsidP="009E76DA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66CE319B" w14:textId="77777777" w:rsidR="00837A3C" w:rsidRPr="005679F2" w:rsidRDefault="00837A3C" w:rsidP="009E76DA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
           <w:szCs w:val="28"/>
@@ -931,139 +921,161 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>50–300 words)</w:t>
       </w:r>
       <w:r w:rsidRPr="005A62BF">
         <w:rPr>
           <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16FC912B" w14:textId="77777777" w:rsidR="007F0A0B" w:rsidRPr="005A62BF" w:rsidRDefault="007F0A0B" w:rsidP="00C23C37">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00E21B06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Introduction:</w:t>
+      </w:r>
       <w:r w:rsidRPr="005A62BF">
         <w:rPr>
           <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Introduction: describe the question that the article focuses on and set the goal of the article;</w:t>
+        <w:t xml:space="preserve"> describe the question that the article focuses on and set the goal of the article;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7259D192" w14:textId="77777777" w:rsidR="007F0A0B" w:rsidRPr="005A62BF" w:rsidRDefault="007F0A0B" w:rsidP="00C23C37">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00E21B06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Materials and Methods:</w:t>
+      </w:r>
       <w:r w:rsidRPr="005A62BF">
         <w:rPr>
           <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Materials and Methods: state research subject and outline research </w:t>
-[...17 lines deleted...]
-        <w:t>;</w:t>
+        <w:t xml:space="preserve"> state research subject and outline research programme;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AC9BBA8" w14:textId="77777777" w:rsidR="007F0A0B" w:rsidRPr="005A62BF" w:rsidRDefault="007F0A0B" w:rsidP="00C23C37">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00E21B06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Results:</w:t>
+      </w:r>
       <w:r w:rsidRPr="005A62BF">
         <w:rPr>
           <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>Results: provide a brief description of the results obtained by the author(s) of the article;</w:t>
+        <w:t xml:space="preserve"> provide a brief description of the results obtained by the author(s) of the article;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28311258" w14:textId="77777777" w:rsidR="007F0A0B" w:rsidRPr="005A62BF" w:rsidRDefault="007F0A0B" w:rsidP="00C23C37">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00E21B06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Conclusion:</w:t>
+      </w:r>
       <w:r w:rsidRPr="005A62BF">
         <w:rPr>
           <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Conclusion: outline the potential for the use of the results in further research or their application in practice.</w:t>
+        <w:t xml:space="preserve"> outline the potential for the use of the results in further research or their application in practice.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D998C9C" w14:textId="77777777" w:rsidR="00837A3C" w:rsidRPr="005679F2" w:rsidRDefault="00837A3C" w:rsidP="009E76DA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06B44A4A" w14:textId="77777777" w:rsidR="00837A3C" w:rsidRPr="001544DD" w:rsidRDefault="0056121D" w:rsidP="009E76DA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -1237,57 +1249,52 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="21B614F6" w14:textId="77777777" w:rsidR="00C37779" w:rsidRDefault="00C37779" w:rsidP="00C37779">
       <w:r w:rsidRPr="004E2056">
         <w:t>Текст статьи</w:t>
       </w:r>
       <w:r w:rsidR="003E0539">
         <w:rPr>
           <w:rStyle w:val="a9"/>
           <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (в разделе </w:t>
       </w:r>
       <w:r w:rsidRPr="0060382C">
         <w:t>должно быть представлено описание нового инструментария, описание способов доказательства его репрезентативности, над</w:t>
       </w:r>
       <w:r w:rsidR="003E0539">
         <w:t>е</w:t>
       </w:r>
       <w:r w:rsidRPr="0060382C">
-        <w:t xml:space="preserve">жности и </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>жности и валидности</w:t>
+      </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="004E2056">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="614ED2BE" w14:textId="77777777" w:rsidR="003E0539" w:rsidRDefault="003E0539" w:rsidP="00C37779"/>
     <w:p w14:paraId="27F7B7C3" w14:textId="77777777" w:rsidR="00C37779" w:rsidRDefault="00C37779" w:rsidP="00C37779">
       <w:pPr>
         <w:pStyle w:val="1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Результаты </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65518D87" w14:textId="77777777" w:rsidR="00C37779" w:rsidRDefault="00C37779" w:rsidP="00C37779">
       <w:r w:rsidRPr="004E2056">
         <w:t>Текст статьи</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="0060382C">
         <w:t>должны быть представлены результаты апробации инструментария</w:t>
@@ -1301,111 +1308,113 @@
     </w:p>
     <w:p w14:paraId="04AF5E25" w14:textId="77777777" w:rsidR="003E0539" w:rsidRPr="000A2999" w:rsidRDefault="003E0539" w:rsidP="003E0539">
       <w:pPr>
         <w:pStyle w:val="af7"/>
       </w:pPr>
       <w:r w:rsidRPr="000A2999">
         <w:t>[Таблица 1 должна быть здесь.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56BB6CB5" w14:textId="77777777" w:rsidR="003E0539" w:rsidRPr="00E93DFB" w:rsidRDefault="009E76DA" w:rsidP="003E0539">
       <w:pPr>
         <w:pStyle w:val="af7"/>
       </w:pPr>
       <w:r w:rsidDel="009E76DA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003E0539" w:rsidRPr="00E93DFB">
         <w:t>[Рис. 1 должен быть здесь.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F464F97" w14:textId="77777777" w:rsidR="003E0539" w:rsidRDefault="003E0539" w:rsidP="00C37779">
       <w:pPr>
         <w:pStyle w:val="1"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77684D03" w14:textId="77777777" w:rsidR="009E76DA" w:rsidRPr="00C23C37" w:rsidRDefault="009E76DA" w:rsidP="00C23C37">
+    <w:p w14:paraId="77684D03" w14:textId="2E0E62C8" w:rsidR="009E76DA" w:rsidRPr="00C23C37" w:rsidRDefault="009E76DA" w:rsidP="00C23C37">
       <w:r w:rsidRPr="00C23C37">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обсуждение результатов</w:t>
       </w:r>
       <w:r w:rsidRPr="009E76DA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="0060382C">
         <w:t xml:space="preserve">сопоставление </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">характеристик </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>характеристик инструм</w:t>
+      </w:r>
+      <w:r w:rsidR="00321CEF">
+        <w:t>е</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">нта </w:t>
       </w:r>
       <w:r w:rsidRPr="0060382C">
         <w:t>с имеющимися аналогами</w:t>
       </w:r>
       <w:r>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="775F6159" w14:textId="77777777" w:rsidR="009E76DA" w:rsidRPr="009E76DA" w:rsidRDefault="009E76DA" w:rsidP="00C23C37"/>
     <w:p w14:paraId="21269DE0" w14:textId="77777777" w:rsidR="00C37779" w:rsidRDefault="00C37779" w:rsidP="00C37779">
       <w:pPr>
         <w:pStyle w:val="1"/>
       </w:pPr>
       <w:r>
         <w:t>Выводы</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61836EAB" w14:textId="77777777" w:rsidR="00C37779" w:rsidRDefault="00C37779" w:rsidP="00C37779">
       <w:r w:rsidRPr="004E2056">
         <w:t>Текст статьи</w:t>
       </w:r>
       <w:r w:rsidR="003E0539">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A397D3A" w14:textId="77777777" w:rsidR="003E0539" w:rsidRDefault="003E0539" w:rsidP="00C37779"/>
-    <w:p w14:paraId="5A85CB26" w14:textId="77777777" w:rsidR="00C37779" w:rsidRDefault="00C37779" w:rsidP="00C37779">
+    <w:p w14:paraId="5A85CB26" w14:textId="77777777" w:rsidR="00C37779" w:rsidRDefault="00C37779" w:rsidP="00E21B06">
       <w:pPr>
         <w:pStyle w:val="1"/>
+        <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>Приложение</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CF49AB" w14:textId="77777777" w:rsidR="00C37779" w:rsidRDefault="00C37779" w:rsidP="00C37779">
+    <w:p w14:paraId="59CF49AB" w14:textId="77777777" w:rsidR="00C37779" w:rsidRDefault="00C37779" w:rsidP="00E21B06">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
       <w:r>
         <w:t>Текст статьи (содержит полное описание инструментария)</w:t>
       </w:r>
       <w:r w:rsidRPr="004E2056">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="004A0F4C" w14:textId="77777777" w:rsidR="00C07171" w:rsidRDefault="00C07171" w:rsidP="00D16F3E"/>
     <w:p w14:paraId="343998D9" w14:textId="77777777" w:rsidR="007F0A0B" w:rsidRDefault="007F0A0B" w:rsidP="00D16F3E"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a6"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4681"/>
@@ -1464,51 +1473,51 @@
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="228DC0FF" w14:textId="77777777" w:rsidR="009E76DA" w:rsidRPr="00C23C37" w:rsidRDefault="00C23C37" w:rsidP="00DD24D9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Conflict of interest</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E76DA" w:rsidRPr="006452BE" w14:paraId="7AAAC9AA" w14:textId="77777777" w:rsidTr="00DD24D9">
+      <w:tr w:rsidR="009E76DA" w:rsidRPr="00E21B06" w14:paraId="7AAAC9AA" w14:textId="77777777" w:rsidTr="00DD24D9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4785" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16320B5C" w14:textId="77777777" w:rsidR="009E76DA" w:rsidRPr="00273C89" w:rsidRDefault="009E76DA" w:rsidP="00DD24D9">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00273C89">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(Обязательный раздел. Если конфликт интересов существует и может влиять на изложение результатов, необходимо сообщить о нем в этом разделе.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -1552,118 +1561,86 @@
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00273C89">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00273C89">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve"> заявля</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>е(</w:t>
+            </w:r>
             <w:r w:rsidRPr="00273C89">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>заявля</w:t>
+              <w:t>ю</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>е</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00273C89">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>т об отсутствии потенциального или явного конфликта интересов»</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...43 lines deleted...]
-              <w:t xml:space="preserve"> статьи использованные материалы, полученные в исследовании, </w:t>
+              <w:t xml:space="preserve">; «… (автор) является руководителем …»; «При  написании статьи использованные материалы, полученные в исследовании, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>которое осуществлялось при финансовой поддержке…»</w:t>
             </w:r>
             <w:r w:rsidRPr="00273C89">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>. )</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="18EA96E0" w14:textId="6E7C73A6" w:rsidR="009E76DA" w:rsidRPr="00273C89" w:rsidRDefault="009E76DA" w:rsidP="00DD24D9">
             <w:pPr>
               <w:ind w:firstLine="0"/>
@@ -1847,51 +1824,51 @@
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Ethics</w:t>
             </w:r>
             <w:r w:rsidRPr="00273C89">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00273C89">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Approval</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E76DA" w:rsidRPr="006452BE" w14:paraId="6A11E9F0" w14:textId="77777777" w:rsidTr="00DD24D9">
+      <w:tr w:rsidR="009E76DA" w:rsidRPr="00E21B06" w14:paraId="6A11E9F0" w14:textId="77777777" w:rsidTr="00DD24D9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4785" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E5C8983" w14:textId="77777777" w:rsidR="009E76DA" w:rsidRPr="003E34AF" w:rsidRDefault="009E76DA" w:rsidP="00DD24D9">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00273C89">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(Раздел обязателен в статьях, описывающих исследования с участием животных или людей.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Рекомендуемые формулировки: </w:t>
@@ -1953,74 +1930,58 @@
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00386F1B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00386F1B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-              <w:t>сообща</w:t>
+              <w:t xml:space="preserve"> сообща</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>е</w:t>
-[...7 lines deleted...]
-              <w:t>(</w:t>
+              <w:t>е(</w:t>
             </w:r>
             <w:r w:rsidRPr="00386F1B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ю</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00386F1B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>т, что при проведении исследования соблюдены этические принципы, предусмотренные для исследований с участием людей и животных</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
@@ -2089,69 +2050,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0076135E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>language</w:t>
             </w:r>
             <w:r w:rsidRPr="00273C89">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="004E2FA3">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">“The research </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> and its protocol were approved by the Ethics Committee (</w:t>
+              <w:t>“The research programme and its protocol were approved by the Ethics Committee (</w:t>
             </w:r>
             <w:r w:rsidR="004E2FA3" w:rsidRPr="004E2FA3">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>title of the organization, ethics committee details</w:t>
             </w:r>
             <w:r w:rsidR="004E2FA3">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">), Decision No … </w:t>
             </w:r>
             <w:r w:rsidR="0076135E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -2296,101 +2239,99 @@
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Author</w:t>
             </w:r>
             <w:r w:rsidRPr="00273C89">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00273C89">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Contributions</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E76DA" w:rsidRPr="006452BE" w14:paraId="0C89D9CF" w14:textId="77777777" w:rsidTr="00DD24D9">
+      <w:tr w:rsidR="009E76DA" w:rsidRPr="00E21B06" w14:paraId="0C89D9CF" w14:textId="77777777" w:rsidTr="00DD24D9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4785" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7CABDD9D" w14:textId="77777777" w:rsidR="009E76DA" w:rsidRPr="00273C89" w:rsidRDefault="009E76DA" w:rsidP="00DD24D9">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00273C89">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Обязательный раздел для статей, представленных несколькими авторами. </w:t>
             </w:r>
             <w:r w:rsidRPr="00273C89">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>В разделе указывается непосредственный вклад каждого из авторов в подготовку публикации.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Рекомендуем использовать формулировки </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>CRediT</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00273C89">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6861D734" w14:textId="10A173F3" w:rsidR="009E76DA" w:rsidRPr="00273C89" w:rsidRDefault="009E76DA" w:rsidP="00DD24D9">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
@@ -2472,60 +2413,58 @@
             </w:r>
             <w:r w:rsidR="0076135E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">The authors are advised to use terms </w:t>
             </w:r>
             <w:r w:rsidR="00E46B20">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>and definitions developed</w:t>
             </w:r>
             <w:r w:rsidR="0076135E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> by </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="0076135E" w:rsidRPr="00B41FE0">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>CRediT</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00E46A46">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="0076135E" w:rsidRPr="00273C89">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1F758D9A" w14:textId="77777777" w:rsidR="009E76DA" w:rsidRPr="0083684C" w:rsidRDefault="009E76DA" w:rsidP="009E76DA">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
@@ -2544,79 +2483,63 @@
     <w:p w14:paraId="7BC617A5" w14:textId="77777777" w:rsidR="009E76DA" w:rsidRDefault="009E76DA" w:rsidP="009E76DA">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="798618D0" w14:textId="77777777" w:rsidR="009E76DA" w:rsidRPr="00DD24D9" w:rsidRDefault="009E76DA" w:rsidP="009E76DA">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD24D9">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Заявление о доступности данных</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2872D7C7" w14:textId="77777777" w:rsidR="009E76DA" w:rsidRPr="0083684C" w:rsidRDefault="009E76DA" w:rsidP="009E76DA">
+    <w:p w14:paraId="2872D7C7" w14:textId="78F04ED2" w:rsidR="009E76DA" w:rsidRPr="0083684C" w:rsidRDefault="009E76DA" w:rsidP="009E76DA">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD24D9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Раздел обязателен для статей, включающих описание первичных или вторичных эмпирических данных.  Указываются сведения о том, где размещены данные, послужившие основой для написания статьи, и каким образом читатели могут ознакомиться с </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Рекомендуемые формулировки: «Данные недоступны по этическим/ юридическим/ коммерческим причинам», «Данные доступны по запросу, адресованному автору-корреспонденту» или «Данные находятся в открытом доступе. </w:t>
+        <w:t xml:space="preserve">(Раздел обязателен для статей, включающих описание первичных или вторичных эмпирических данных.  Указываются сведения о том, где размещены данные, послужившие основой для написания статьи, и каким образом читатели могут ознакомиться с ними. Рекомендуемые формулировки: «Данные недоступны по этическим/ юридическим/ коммерческим причинам», «Данные доступны по запросу, адресованному автору-корреспонденту» или «Данные находятся в открытом доступе. </w:t>
       </w:r>
       <w:r w:rsidRPr="0083684C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>URL: …».)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58CCBCA4" w14:textId="77777777" w:rsidR="009E76DA" w:rsidRPr="0083684C" w:rsidRDefault="009E76DA" w:rsidP="009E76DA">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="416DC721" w14:textId="77777777" w:rsidR="009E76DA" w:rsidRPr="0083684C" w:rsidRDefault="009E76DA" w:rsidP="009E76DA">
       <w:pPr>
         <w:ind w:firstLine="0"/>
@@ -2690,52 +2613,50 @@
       </w:r>
       <w:r w:rsidRPr="0083684C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>URL: …</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="00E46A46">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:commentRangeStart w:id="1"/>
-      <w:commentRangeEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="7909D2E0" w14:textId="77777777" w:rsidR="009E76DA" w:rsidRPr="0083684C" w:rsidRDefault="009E76DA" w:rsidP="009E76DA">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:sectPr w:rsidR="009E76DA" w:rsidRPr="0083684C" w:rsidSect="00DD24D9">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="495" w:gutter="0"/>
           <w:cols w:num="2" w:space="287"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08EBC7CD" w14:textId="77777777" w:rsidR="009E76DA" w:rsidRPr="0083684C" w:rsidRDefault="009E76DA" w:rsidP="009E76DA">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -2786,51 +2707,51 @@
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="76F1E4CF" w14:textId="77777777" w:rsidR="009E76DA" w:rsidRPr="00273C89" w:rsidRDefault="009E76DA" w:rsidP="00DD24D9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00273C89">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Acknowledgements</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E76DA" w:rsidRPr="006452BE" w14:paraId="7A6E3DB7" w14:textId="77777777" w:rsidTr="00DD24D9">
+      <w:tr w:rsidR="009E76DA" w:rsidRPr="00E21B06" w14:paraId="7A6E3DB7" w14:textId="77777777" w:rsidTr="00DD24D9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4785" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="18295564" w14:textId="77777777" w:rsidR="009E76DA" w:rsidRPr="00273C89" w:rsidRDefault="009E76DA" w:rsidP="00DD24D9">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00273C89">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(Указываются сведения о вкладе лиц, не принимавших непосредственного участия в написании статьи.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
           </w:tcPr>
@@ -2909,51 +2830,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C2276F5" w14:textId="77777777" w:rsidR="009E76DA" w:rsidRPr="00273C89" w:rsidRDefault="009E76DA" w:rsidP="00DD24D9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00273C89">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Funding</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E76DA" w:rsidRPr="006452BE" w14:paraId="5965CAFA" w14:textId="77777777" w:rsidTr="00DD24D9">
+      <w:tr w:rsidR="009E76DA" w:rsidRPr="00E21B06" w14:paraId="5965CAFA" w14:textId="77777777" w:rsidTr="00DD24D9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4785" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="54B36014" w14:textId="77777777" w:rsidR="009E76DA" w:rsidRPr="00273C89" w:rsidRDefault="009E76DA" w:rsidP="00DD24D9">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00273C89">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(Обязательный раздел. Включает сведения о финансовой поддержке исследований или ее отсутствии. Рекомендуемая формулировка при</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -3761,304 +3682,158 @@
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EBC28BA" w14:textId="77777777" w:rsidR="009E76DA" w:rsidRPr="005C741A" w:rsidRDefault="009E76DA" w:rsidP="009E76DA">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63731846" w14:textId="77777777" w:rsidR="009E76DA" w:rsidRPr="005C741A" w:rsidRDefault="009E76DA" w:rsidP="009E76DA">
       <w:pPr>
         <w:pStyle w:val="afd"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3804">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>References</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="517711D1" w14:textId="77777777" w:rsidR="009E76DA" w:rsidRPr="00D33A05" w:rsidRDefault="009E76DA" w:rsidP="009E76DA">
+    <w:p w14:paraId="517711D1" w14:textId="6958CC08" w:rsidR="009E76DA" w:rsidRPr="00D33A05" w:rsidRDefault="009E76DA" w:rsidP="009E76DA">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D33A05">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Avtor</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Avtor, A. A. (2015</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D33A05">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>, A. A. (2015</w:t>
-[...53 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">) Title of an article. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00536459">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Nazvanie</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Nazvanie zhurnala </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD24D9">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ИЛИ</w:t>
       </w:r>
       <w:r w:rsidRPr="00536459">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Title of a Journal</w:t>
       </w:r>
       <w:r w:rsidRPr="00536459">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, vol. 1, no. 1, pp. 20–25. </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00A91CB2">
           <w:rPr>
             <w:rStyle w:val="aff"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.0000/00000000000000</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D33A05">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (In Russian)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FF35757" w14:textId="77777777" w:rsidR="009E76DA" w:rsidRPr="00D33A05" w:rsidRDefault="009E76DA" w:rsidP="009E76DA">
+    <w:p w14:paraId="5FF35757" w14:textId="6FF08C17" w:rsidR="009E76DA" w:rsidRPr="00D33A05" w:rsidRDefault="009E76DA" w:rsidP="009E76DA">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D33A05">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Avtor</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Avtor, A. A. (2015</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D33A05">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>, A. A. (2015</w:t>
-[...5 lines deleted...]
-        <w:t>b</w:t>
+        <w:t xml:space="preserve">) Title of an article. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D33A05">
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...45 lines deleted...]
-        <w:rPr>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Nazvanie</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Nazvanie zhurnala </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD24D9">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ИЛИ</w:t>
       </w:r>
       <w:r w:rsidRPr="00D33A05">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Title of a Journal</w:t>
       </w:r>
       <w:r w:rsidRPr="00D33A05">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, vol. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>2</w:t>
@@ -4099,378 +3874,287 @@
         </w:rPr>
         <w:t>50</w:t>
       </w:r>
       <w:r w:rsidRPr="00D33A05">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00A91CB2">
           <w:rPr>
             <w:rStyle w:val="aff"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.0000/00000000000000</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D33A05">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (In Russian)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="156A8B56" w14:textId="77777777" w:rsidR="009E76DA" w:rsidRPr="00D33A05" w:rsidRDefault="009E76DA" w:rsidP="009E76DA">
+    <w:p w14:paraId="156A8B56" w14:textId="4F0563EC" w:rsidR="009E76DA" w:rsidRPr="00D33A05" w:rsidRDefault="009E76DA" w:rsidP="009E76DA">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D33A05">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t xml:space="preserve">Avtor, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D33A05">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D33A05">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:r w:rsidR="008F228A" w:rsidRPr="00D33A05">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Avtor</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008F228A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, V. V., </w:t>
+      </w:r>
+      <w:r w:rsidR="008F228A" w:rsidRPr="00D33A05">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Avtor</w:t>
+      </w:r>
+      <w:r w:rsidR="008F228A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, G. G. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00D33A05">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...5 lines deleted...]
-        <w:t>B</w:t>
+        <w:t xml:space="preserve">et al. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536459">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2016) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536459">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Title of a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB60CD">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536459">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">book. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D33A05">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>. </w:t>
-[...5 lines deleted...]
-        <w:t>B</w:t>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00D33A05">
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...53 lines deleted...]
-        <w:t xml:space="preserve">book]. </w:t>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nd</w:t>
       </w:r>
       <w:r w:rsidRPr="00D33A05">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...29 lines deleted...]
-    <w:p w14:paraId="337016D8" w14:textId="77777777" w:rsidR="009E76DA" w:rsidRPr="00D33A05" w:rsidRDefault="009E76DA" w:rsidP="009E76DA">
+        <w:t xml:space="preserve"> ed. Moscow: Nauka Publ., 300 p. (In Russian)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="337016D8" w14:textId="7BD96D7E" w:rsidR="009E76DA" w:rsidRPr="00D33A05" w:rsidRDefault="009E76DA" w:rsidP="009E76DA">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D33A05">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Avtor</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Avtor, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>D. D</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D33A05">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...5 lines deleted...]
-        <w:t>D. D</w:t>
+        <w:t xml:space="preserve">. (2017) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E34AF">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Title of an article</w:t>
       </w:r>
       <w:r w:rsidRPr="00D33A05">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">. (2017) </w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB60CD">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In: A. A. Redaktor, B. Redaktor, V. V. Redaktor, G. Redaktor (eds.). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD24D9">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Nazvanie</w:t>
       </w:r>
       <w:r w:rsidRPr="003E34AF">
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...41 lines deleted...]
-        <w:t xml:space="preserve"> [Title of an article]</w:t>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> knigi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:r w:rsidRPr="00D33A05">
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...25 lines deleted...]
-        <w:rPr>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Nazvanie</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003E34AF">
+        <w:t>Title of proceeding collectio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536459">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve">n: Proceedings of the 10th International scientific and practical conference (11–12 May, 2017)]. </w:t>
+        <w:t xml:space="preserve">n: Proceedings of the 10th International scientific and practical conference (11–12 May, 2017). </w:t>
       </w:r>
       <w:r w:rsidRPr="00D33A05">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Saint Petersburg: Saint Petersburg State University, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>pp. 51–75</w:t>
       </w:r>
       <w:r w:rsidRPr="00D33A05">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>. (In Russian)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E292393" w14:textId="77777777" w:rsidR="009E76DA" w:rsidRPr="00536459" w:rsidRDefault="009E76DA" w:rsidP="009E76DA">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D33A05">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Author, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="00D33A05">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. (2019) Title of an article. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D33A05">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Title of a Journal</w:t>
       </w:r>
       <w:r w:rsidRPr="00D33A05">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4524,177 +4208,137 @@
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00536459">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">[Online]. Available at: </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00B853B0">
           <w:rPr>
             <w:rStyle w:val="aff"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.sciencedirect.com/journal/acta-psychologica/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00536459">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>... (accessed 05.05.2020). (In English)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B46A6B4" w14:textId="77777777" w:rsidR="009E76DA" w:rsidRPr="00536459" w:rsidRDefault="009E76DA" w:rsidP="009E76DA">
+    <w:p w14:paraId="3B46A6B4" w14:textId="469083AD" w:rsidR="009E76DA" w:rsidRPr="00536459" w:rsidRDefault="009E76DA" w:rsidP="009E76DA">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00536459">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Editor, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00536459">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00536459">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. (ed.). (2018) </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00536459">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Nazvanie</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Title of collection.</w:t>
+      </w:r>
       <w:r w:rsidRPr="00536459">
         <w:rPr>
-          <w:i/>
-[...38 lines deleted...]
-        <w:t xml:space="preserve"> State Pedagogical University Publ., 300 p. (In Russian)</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Saint Petersburg: Herzen State Pedagogical University Publ., 300 p. (In Russian)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20761B3D" w14:textId="77777777" w:rsidR="009E76DA" w:rsidRPr="001D19A1" w:rsidRDefault="009E76DA" w:rsidP="009E76DA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6DFFB073" w14:textId="77777777" w:rsidR="009E76DA" w:rsidRPr="001D19A1" w:rsidRDefault="009E76DA" w:rsidP="009E76DA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05211BF3" w14:textId="77777777" w:rsidR="009E76DA" w:rsidRPr="002678B1" w:rsidRDefault="009E76DA" w:rsidP="009E76DA">
       <w:pPr>
         <w:pStyle w:val="af7"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000A2999">
         <w:t>Табл</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2999">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00B7000B">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2999">
         <w:t>Название</w:t>
       </w:r>
       <w:r w:rsidRPr="00B13FBF">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5185,326 +4829,782 @@
       <w:r w:rsidRPr="002678B1">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E93DFB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="002678B1">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E93DFB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>figure</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B1758EE" w14:textId="77777777" w:rsidR="00F95A8E" w:rsidRPr="00A070A8" w:rsidRDefault="00F95A8E" w:rsidP="00A070A8">
+    <w:p w14:paraId="3B1758EE" w14:textId="77777777" w:rsidR="00F95A8E" w:rsidRPr="008F228A" w:rsidRDefault="00F95A8E" w:rsidP="00A070A8">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:sectPr w:rsidR="00F95A8E" w:rsidRPr="00A070A8" w:rsidSect="0047740A">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D4861FD" w14:textId="77777777" w:rsidR="008C466A" w:rsidRPr="008F228A" w:rsidRDefault="008C466A" w:rsidP="008C466A">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00446408">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Сведения</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F228A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00446408">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>об</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F228A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00446408">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>автор</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CE41773" w14:textId="77777777" w:rsidR="008C466A" w:rsidRPr="00565D8E" w:rsidRDefault="008C466A" w:rsidP="008C466A">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00565D8E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Иван Иванович Иванов, Ученая степень, ученое звание, должность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0564903D" w14:textId="77777777" w:rsidR="008C466A" w:rsidRPr="00565D8E" w:rsidRDefault="008C466A" w:rsidP="008C466A">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00565D8E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Название</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00565D8E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00565D8E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>организации</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DFE3891" w14:textId="4C8C9B72" w:rsidR="008C466A" w:rsidRPr="00BA20FC" w:rsidRDefault="008C466A" w:rsidP="008C466A">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF3F96">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>SPIN-</w:t>
+      </w:r>
+      <w:r>
+        <w:t>код</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF3F96">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>****</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF3F96">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>****</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA20FC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF3F96">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Scopus </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Author</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF3F96">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ID: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>***********</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA20FC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ResearcherID: *-****-****</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA20FC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF3F96">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ORCID: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>****-****-****-****</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA20FC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00565D8E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA20FC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>mail</w:t>
+      </w:r>
+      <w:r w:rsidR="00565D8E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA20FC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CCD0CA9" w14:textId="77777777" w:rsidR="008C466A" w:rsidRPr="00BA20FC" w:rsidRDefault="008C466A" w:rsidP="008C466A">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="016B7E26" w14:textId="77777777" w:rsidR="008C466A" w:rsidRPr="00FF3F96" w:rsidRDefault="008C466A" w:rsidP="008C466A">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00446408">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Author</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13D3279D" w14:textId="77777777" w:rsidR="008C466A" w:rsidRPr="00BA20FC" w:rsidRDefault="008C466A" w:rsidP="008C466A">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA20FC">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ivan I. Ivanov,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA20FC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA20FC">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Academic degree, academic title, position.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26A3612B" w14:textId="77777777" w:rsidR="008C466A" w:rsidRPr="008C466A" w:rsidRDefault="008C466A" w:rsidP="008C466A">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Full </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C77314">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>name of organization</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64D37743" w14:textId="77777777" w:rsidR="008C466A" w:rsidRPr="00BA20FC" w:rsidRDefault="008C466A" w:rsidP="008C466A">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF3F96">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SPIN: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>****</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF3F96">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>****</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA20FC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF3F96">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Scopus </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Author</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF3F96">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ID: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>***********</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA20FC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ResearcherID: *-****-****</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F933639" w14:textId="2292A504" w:rsidR="008C466A" w:rsidRPr="00BA20FC" w:rsidRDefault="008C466A" w:rsidP="008C466A">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF3F96">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ORCID: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>****-****-****-****</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA20FC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00565D8E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA20FC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>mail</w:t>
+      </w:r>
+      <w:r w:rsidR="00565D8E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="0A67DAFA" w14:textId="77777777" w:rsidR="008C466A" w:rsidRPr="00A070A8" w:rsidRDefault="008C466A" w:rsidP="00A070A8">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="008C466A" w:rsidRPr="00A070A8" w:rsidSect="0047740A">
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="495" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5CB839E3" w14:textId="77777777" w:rsidR="00A00B95" w:rsidRDefault="00A00B95" w:rsidP="00837A3C">
+    <w:p w14:paraId="7F53A095" w14:textId="77777777" w:rsidR="009677BA" w:rsidRDefault="009677BA" w:rsidP="00837A3C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="465402EE" w14:textId="77777777" w:rsidR="00A00B95" w:rsidRDefault="00A00B95" w:rsidP="00837A3C">
+    <w:p w14:paraId="4C7D23A0" w14:textId="77777777" w:rsidR="009677BA" w:rsidRDefault="009677BA" w:rsidP="00837A3C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:id w:val="1577406533"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="3EED1AC4" w14:textId="1D88631D" w:rsidR="009E76DA" w:rsidRPr="0047740A" w:rsidRDefault="009E76DA">
+      <w:p w14:paraId="3EED1AC4" w14:textId="3C9CF441" w:rsidR="009E76DA" w:rsidRPr="0047740A" w:rsidRDefault="009E76DA">
         <w:pPr>
           <w:pStyle w:val="afb"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="0047740A">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="0047740A">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="0047740A">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="006452BE">
+        <w:r w:rsidR="00E21B06">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>1</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r w:rsidRPr="0047740A">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="2928A98C" w14:textId="77777777" w:rsidR="009E76DA" w:rsidRPr="0047740A" w:rsidRDefault="009E76DA">
     <w:pPr>
       <w:pStyle w:val="afb"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:id w:val="-840244675"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="63BEB1B2" w14:textId="47B0C0BD" w:rsidR="0047740A" w:rsidRPr="0047740A" w:rsidRDefault="0047740A">
+      <w:p w14:paraId="63BEB1B2" w14:textId="4CF20748" w:rsidR="0047740A" w:rsidRPr="0047740A" w:rsidRDefault="0047740A">
         <w:pPr>
           <w:pStyle w:val="afb"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="0047740A">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="0047740A">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="0047740A">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="006452BE">
+        <w:r w:rsidR="00E21B06">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r w:rsidRPr="0047740A">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="25B3E6C3" w14:textId="77777777" w:rsidR="0047740A" w:rsidRPr="0047740A" w:rsidRDefault="0047740A">
     <w:pPr>
       <w:pStyle w:val="afb"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="122E7688" w14:textId="77777777" w:rsidR="00A00B95" w:rsidRDefault="00A00B95" w:rsidP="00837A3C">
+    <w:p w14:paraId="6388F2AE" w14:textId="77777777" w:rsidR="009677BA" w:rsidRDefault="009677BA" w:rsidP="00837A3C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="004D110A" w14:textId="77777777" w:rsidR="00A00B95" w:rsidRDefault="00A00B95" w:rsidP="00837A3C">
+    <w:p w14:paraId="0F1AD931" w14:textId="77777777" w:rsidR="009677BA" w:rsidRDefault="009677BA" w:rsidP="00837A3C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="3EDCA93B" w14:textId="77777777" w:rsidR="003E0539" w:rsidRDefault="003E0539" w:rsidP="003E0539">
       <w:pPr>
         <w:pStyle w:val="a7"/>
       </w:pPr>
       <w:r w:rsidRPr="00E93DFB">
         <w:rPr>
           <w:rStyle w:val="a9"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00E93DFB">
         <w:t xml:space="preserve"> Текст сноски.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
@@ -6325,146 +6425,154 @@
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
-  <w:doNotDisplayPageBoundaries/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009E76DA"/>
     <w:rsid w:val="00037DCA"/>
     <w:rsid w:val="00044495"/>
     <w:rsid w:val="000A2999"/>
     <w:rsid w:val="00100A32"/>
     <w:rsid w:val="001544DD"/>
     <w:rsid w:val="00167B86"/>
     <w:rsid w:val="001902E9"/>
     <w:rsid w:val="00191916"/>
     <w:rsid w:val="001A6C93"/>
     <w:rsid w:val="001D13A5"/>
     <w:rsid w:val="001F0E68"/>
     <w:rsid w:val="00280823"/>
     <w:rsid w:val="002A1F2C"/>
+    <w:rsid w:val="00321CEF"/>
     <w:rsid w:val="003331D6"/>
     <w:rsid w:val="00334C6E"/>
     <w:rsid w:val="00336242"/>
     <w:rsid w:val="0035534D"/>
     <w:rsid w:val="003D7F8A"/>
     <w:rsid w:val="003E0539"/>
     <w:rsid w:val="003E3804"/>
     <w:rsid w:val="004541F5"/>
     <w:rsid w:val="00454415"/>
     <w:rsid w:val="00455E5C"/>
     <w:rsid w:val="0047740A"/>
     <w:rsid w:val="004A2151"/>
     <w:rsid w:val="004E2056"/>
     <w:rsid w:val="004E2FA3"/>
     <w:rsid w:val="00505A79"/>
     <w:rsid w:val="0056121D"/>
+    <w:rsid w:val="00565D8E"/>
     <w:rsid w:val="005679F2"/>
     <w:rsid w:val="0057755E"/>
     <w:rsid w:val="0059725F"/>
     <w:rsid w:val="005C741A"/>
     <w:rsid w:val="006452BE"/>
     <w:rsid w:val="00663430"/>
     <w:rsid w:val="00667085"/>
     <w:rsid w:val="006906FF"/>
     <w:rsid w:val="006A5525"/>
     <w:rsid w:val="006F5EB7"/>
     <w:rsid w:val="0076135E"/>
     <w:rsid w:val="00793AC1"/>
     <w:rsid w:val="007F0A0B"/>
+    <w:rsid w:val="007F12D5"/>
     <w:rsid w:val="0083684C"/>
     <w:rsid w:val="00837A3C"/>
     <w:rsid w:val="008A3E11"/>
+    <w:rsid w:val="008C466A"/>
+    <w:rsid w:val="008F228A"/>
     <w:rsid w:val="008F48F0"/>
     <w:rsid w:val="00925659"/>
     <w:rsid w:val="00961DED"/>
+    <w:rsid w:val="009677BA"/>
     <w:rsid w:val="009742F9"/>
     <w:rsid w:val="00975980"/>
     <w:rsid w:val="009E76DA"/>
     <w:rsid w:val="00A00B95"/>
     <w:rsid w:val="00A070A8"/>
     <w:rsid w:val="00A126BC"/>
     <w:rsid w:val="00A80776"/>
     <w:rsid w:val="00AA5F59"/>
     <w:rsid w:val="00AB2B1B"/>
     <w:rsid w:val="00B357D5"/>
     <w:rsid w:val="00B7000B"/>
     <w:rsid w:val="00C07171"/>
     <w:rsid w:val="00C23C37"/>
     <w:rsid w:val="00C3007E"/>
     <w:rsid w:val="00C3588B"/>
     <w:rsid w:val="00C37779"/>
     <w:rsid w:val="00C52658"/>
     <w:rsid w:val="00C77314"/>
+    <w:rsid w:val="00CF2A2F"/>
     <w:rsid w:val="00D16F3E"/>
     <w:rsid w:val="00D302A2"/>
     <w:rsid w:val="00D33A05"/>
     <w:rsid w:val="00D758EB"/>
+    <w:rsid w:val="00DA69A5"/>
     <w:rsid w:val="00DB5DEF"/>
     <w:rsid w:val="00DB7BF6"/>
     <w:rsid w:val="00DD58DE"/>
+    <w:rsid w:val="00DF6D4A"/>
     <w:rsid w:val="00E10ADD"/>
+    <w:rsid w:val="00E21B06"/>
     <w:rsid w:val="00E46A46"/>
     <w:rsid w:val="00E46B20"/>
     <w:rsid w:val="00E93DFB"/>
     <w:rsid w:val="00EA4C7A"/>
     <w:rsid w:val="00EC6856"/>
     <w:rsid w:val="00EF006E"/>
     <w:rsid w:val="00F35798"/>
     <w:rsid w:val="00F42D95"/>
     <w:rsid w:val="00F91F42"/>
     <w:rsid w:val="00F95A8E"/>
     <w:rsid w:val="00FF3F96"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -7583,50 +7691,64 @@
     <w:basedOn w:val="a0"/>
     <w:link w:val="aff7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0056121D"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="aff7">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a1"/>
     <w:link w:val="aff6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0056121D"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="aff8">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008F228A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="547766721">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1789658796">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -7636,51 +7758,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1999847151">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psychinedu.ru/index.php/main/about/submissions" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.0000/00000000000000" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/journal/acta-psychologica/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.0000/00000000000000" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/journal/acta-psychologica/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.0000/00000000000000" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.0000/00000000000000" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psychinedu.ru/index.php/main/about/submissions" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.0000/00000000000000" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/journal/acta-psychologica/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.0000/00000000000000" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/journal/acta-psychologica/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.0000/00000000000000" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.0000/00000000000000" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\a-mik\Desktop\&#1064;&#1072;&#1073;&#1083;&#1086;&#1085;%20&#1086;&#1092;&#1086;&#1088;&#1084;&#1083;&#1077;&#1085;&#1080;&#1103;%20&#1089;&#1090;&#1072;&#1090;&#1100;&#1080;_&#1055;&#1074;&#1054;-&#1053;&#1048;&#1085;&#1089;&#1090;-OTH.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -7937,77 +8059,77 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{98C83936-B1EB-463E-B506-63BF06045A8D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6003E2A-951A-40F5-B4D7-672030695D8D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Шаблон оформления статьи_ПвО-НИнст-OTH</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1316</Words>
-  <Characters>7506</Characters>
+  <Words>1212</Words>
+  <Characters>7885</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>62</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>187</Lines>
+  <Paragraphs>99</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Herzen</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8805</CharactersWithSpaces>
+  <CharactersWithSpaces>8998</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Анастасия Микляева</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>